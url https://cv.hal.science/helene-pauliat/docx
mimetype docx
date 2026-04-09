--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -244,21120 +244,21120 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04977922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment relancer la décentralisation? A propos du rapport d'Eric Woerth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer le préjudice financier subi par un agent irrégulièrement révoqué? (CE, 13 février 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.2107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle: un champ élargi par le Conseil constitutionnel (CC, 4 juillet 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conciliation byzantine entre exigence de motivation et respect du secret médical (CE, 16 février 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18-19, pp.2133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitution d'une communauté d'agglomération à un syndicat intercommunal: un transfert sans restriction de l'ensemble des personnels (CE, 20 décembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.2090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hippopotame et la légalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.2243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projet de loi pour l'efficacité de la fonction publique: filtrer le moustique mais refuser de regarder le chameau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir l'engagement bénévole et simplifier la vie associative: des mesures suffisantes (Loi n° 2024-344 du 15 avril 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, pp.2175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en jeu de la responsabilité du gestionnaire public: une protection fonctionnelle accordée sur le fondement d'un PGD (TA Paris, mars )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.2107</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection fonctionnelle: un champ élargi par le Conseil constitutionnel (CC, 4 juillet 2024)</w:t>
+              <w:t xml:space="preserve">, 2024, 28, pp.2208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir des personnes morales en matière d’urbanisme et d’environnement : une approche libérale pour les personnes privées, restrictive pour les personnes publiques (CE, 1er déc. 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28, pp.391</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              <w:t xml:space="preserve">, 2024, 9, pp.2067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identification du service public du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il constitutionnaliser les services publics ? (à propos d’une proposition de loi constitutionnelle instaurant une « Charte des services publics »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Esplugas-Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13, pp.2090</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une conciliation byzantine entre exigence de motivation et respect du secret médical (CE, 16 février 2024)</w:t>
+              <w:t xml:space="preserve">, 2024, n°51-52, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cartographie des aléas de risques peut faire grief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18-19, pp.2133</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'hippopotame et la légalité augmentée</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE : légalité d’une interdiction communale de porter des signes religieux (CJUE, 28 nov. 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.2243</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              <w:t xml:space="preserve">, 2024, 10-11, pp.2076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel nouvel acte de décentralisation? Les positions des groupes politiques de l'Assemblée nationale (AN, rapport du 10 avril 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la personne publique responsable de dommages en cas de transfert de compétences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.2054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborateurs d’un groupe d’élus : une rémunération enserrée dans le plafond des 30% (CE, 16 déc. 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction du hijab dans le football : protection de l'ordre public ou extension des missions du service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29-33, pp.2242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONF: les agents de droit privé peuvent constater une infraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19-20, pp.2163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence Couitéas: une centenaire affaiblie par les politiques de l'habitat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.2368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation des personnels en cas de liquidation d’une régie municipale : reclassement obligatoire (CE, 14 déc. 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.2086</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès des femmes aux responsabilités dans la fonction publique: la loi s'attaque aux stocks!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.2261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien des relations de travail: la nécessité d'un transfert d'une entité économique autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.2371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription: une définition stricte de l'aggravation du dommage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.2211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion bénéficie aux personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.2126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feue la jurisprudence Duvignères: un grand arrêt éphémère?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions édictées par les statuts d'une fédération sportive:: application des critères de l'arrêt FIFAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.2169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de médicaments spécifiques : une lecture peut adaptée du code de la santé publique (CAA Versailles, 8 nov. 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.2073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antécédents judiciaires d’un agent public peuvent-ils justifier sa révocation ? (CE, 3 mai 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifestations, attroupements et dommages : vers la rigueur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43-44, pp.2332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral dans la fonction publique: la fin d'un tabou?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30-34, pp.1210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ASAP: un espoir déçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1040, pp.40002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Raude</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des autorités administratives face à l'obsolescence du droit souple (CE, 23 déc. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi ASAP: Supprimer, Regrouper, Déconcentrer pour accélérer la prise de décsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription à la cantine scolaire : un droit non absolu (CE, 22 mars 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.2123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge individuelle de l’enfant en situation de handicap durant les activités périscolaires : le Conseil d’Etat renvoie au dialogue entre collectivités publiques (CE, Sect., 20 nov. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation des menus de substitution dans les cantines scolaires au nom de la laïcité (CE, 11 déc. 2020, Commune de Chalon-sur-Saône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition des travailleurs à l’amiante : la responsabilité de l’Etat pour absence de contrôle de l’inspection du travail recherchée pour faute simple (CE, 18 déc. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEOM indûment perçue: les précisions du tribunal administratif de Lyon sur l'action en reconnaissance de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi 4D: quels enjeux pour quelle politique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnances de l'article 38: un régime juridique complexifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cordées du service public ou comment réparer un ascenseur social en panne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’impact et exposé des motifs d’un projet de loi : un partenaire privé peut participer à la rédaction (CC, 20 déc. 2019, n° 2019-794 DC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de culte, une liberté particulièrement fondamentale (CE, 29 nov. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fonctionnement des juridictions administratives en période de crise conforté (CE, 10 avril 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il inscrire le terme féminicide dans le Code pénal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lignes directrices: quel outil pour les managers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi 3D: un discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d'urgence sanitaire: les juridictions administratives s'organisent (ord. 25 mars 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de détention en état d’urgence : pas de carence de l’Etat (note sous CE, 8 avril 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme des décisions administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodéos urbains motorisés: la responsabilité de l'Etat engagée pour faute (TA Marseille, 3 août 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi confortant le respect par tous des principes de la République: peu de remises en cause du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi ASAP: une validation globale par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions relatives aux juridictions administratives et mesures relatives à la procédure contentieuse administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étendue de l’obligation d’information du maire en cas d’interdiction de baignade (CE, 22 nov. 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des Gilets jaunes, reflet du mal être des territoires : une analyse du Conseil d’analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d’urgence sanitaire : les juridictions administratives s’organisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la répartition des compétences et leur exercice par les collectivités : un discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il inscrire le terme féminicide dans le Code pénal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conforter les principes républicains, mais comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des règles applicables devant les juridictions administratives : des précisions limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion d'un local après décision judiciaire: une demande de concours de la force publique nécessaire pour chaque période d'occupation (CE, 22 nov. 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à disposition du public des décisions de justice (décret du 29 juin 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Engagement et proximité : la réinstauration du maire comme acteur public de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des règles applicables devant les juridictions administratives: des précisions limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le citoyen sauveteur: une intervention encouragée par la loi du 3 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des droits de la défense et enquête administrative (CE, 5 fév. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques: un outil pour répondre à la défiance des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle lors d'un différend avec un supérieur hiérarchique: un octroi conditionné (CE, 29 juin 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité d’une redevance pour service rendu : à quelles conditions ? (CE, 28 nov. 2018, SNCF Réseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme régionale : un bilan critique de la Cour des comptes face à des impératifs contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie contractée en service : des conditions d’imputabilité précisées par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration dans les collèges : une compétence facultative pour les départements (CE, 24 juin 2019, Département d’Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires, leurs travaux et les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs électriques : le transfert de compétence entraîne le transfert de propriété (CE, 28 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité dans les transports : une décision politique aux effets nuancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une méthodologie des expérimentations au service de l’innovation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de concours de la force publique : des précisions sur la détermination de la période de responsabilité de l’Etat (CE, 9 nov. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime juridique des subventions : l’exclusion du recours Département Tarn-et-Garonne (CE, 29 mai 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abaissement de l’âge de la retraite des magistrats : une atteinte à l’indépendance de la justice reconnue en Pologne (CJUE, 24 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 6 août 2019 : une transformation notable de la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs Linky : le maire n’est décidément pas compétent (CE, 11 juill. 2019, Cne de Cast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’accueil des harkis : la responsabilité de l’Etat enfin (partiellement) reconnue (CE, 3 oct. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports scolaires assis, réformation d’une clause règlementaire illégale (TA Poitiers, 23 mai 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : l’administration doit réparer les préjudices, même en l’absence de faute de sa part (CE, 28 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carence fautive : responsabilité pour faute de la ville de de Paris (CE, 9 nov. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prothèses PIP : une carence fautive de l’Etat, mais limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à un tiers des procédés algorithmiques utilisés par Parcoursup : pas d’atteinte au secret des délibérations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique 2022 : un rapport à risque !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle ne bis in idem et le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation territoriale : les limites posées par le Conseil d’Etat (avis du 7 déc. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du risque dans la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la participation et de la consultation publiques : ratification des ordonnances d’août 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anonymat permet-il à un agent de tout écrire ? (CE, 27 juin 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision administrative et les algorithmes : une loyauté à consacrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un service public de la justice réorganisé pour améliorer l’efficacité et la qualité de l’autorité judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inspection générale de la justice est indépendante… mais pas suffisamment pour que la Cour de cassation en relève ! (CE, 23 mars 2018, Syndicat FO magistrats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nomination sur un emploi ne peut résulter de la simple occupation du poste par l’agent (CE, 27 juin 2018, n° 415374)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation pour le raccordement au réseau d’assainissement : une question d’égalité (CE, 6 juin 2018, Société Lasserre Promotions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteur Linky : une exclusivité nationale, une impossibilité d’agir au plan local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de loi en 2019 pour quelle fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de choisir son avenir professionnel : des dispositions très critiquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité terrasse (pour partie) le délit de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours d’une association : l’intérêt à agir n’est pas sans limite ! (CE, 7 mars 2018, Association Collectif danger Aérodrome Aix-les-Milles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures simplifiées et accès à la justice facilité : la mise en œuvre de la loi de 2016 peut-elle atteindre ses objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres : quel contrôle de cassation sur la sanction (CE, 15 oct. 2018) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de loi sur la justice : un avis globalement favorable du Conseil d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours contre une ordonnance de roulement : c’est possible, mais devant qui ? (TC, 12 février 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance par l’administration d’un acte usuel de l’autorité parentale (CE, 13 avril 2018, Ministre de l’Education nationale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la pensée du juge administratif en matière de laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences sexuelles et sexistes : un plan de prévention et de traitement dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes et les compteurs Linky : une bonne opération pour ENEDIS, mais pas pour le consommateur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avertissement infligé à un magistrat : un respect accru des droits de la défense (CE, 3 oct. 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait d’une décision créatrice de droits non formalisée : le délai de 4 mois doit être respecté (CE, 13 déc. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etat peut-il sous-traiter une partie de l’activité législative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs Linky : l’été des contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance au domaine public : une théorie de l’accessoire restrictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service public de la justice et autorité judiciaire : une clarification souhaitable (CE, ord., 16 fév. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 18 novembre 2016 : une modernisation limitée de la justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’une mesure locale par une association nationale, une conception étendue des circonstances locales (CE, 7 fév. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence nationale des territoires : Acte I, un pacte girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortie du territoire d’une mineure recherchée : une négligence fautive de l’Etat (CE, 26 avril 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une norme nouvelle, deux normes simplifiées ou abrogées… » (circulaire du 27 juillet 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences faites aux femmes : un plan d’action pour que « la honte change de camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration scolaire : un droit d’accès, oui mais…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de police, discrimination, proportionnalité, CE, 15 nov. 2017, Ligue française pour la défense des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du droit souple au désordre normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cars Macron : comment apprécier l’atteinte substantielle à l’équilibre économique des lignes de service public de transport (CE, 23 déc. 2016, Région Aquitaine Limousin Poitou-Charentes) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de l’engagement et renforcement des politiques en faveur des jeunes…seulement ? » à propos de la loi Egalité et citoyenneté du 27 janvier 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du maître d’œuvre pour désordres structurels après réception de l’ouvrage (CE, 19 avril 2017, Communauté d’agglomération de Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l’action publique ? Les propositions des candidats à l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action interruptive de la prescription en matière de garantie décennale : des conditions précisées (CE, 19 avril 2017, CU Dunkerque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLF 2018 : recentrer l’administration territoriale sur ses missions fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple… est bien souple ! (CE, 20 mars 2017, Région Aquitaine-Limousin-Poitou-Charentes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance financière de l’autorité judiciaire, gage de la qualité de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Installation des crèches dans un emplacement public : des critères flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de laïcité et élèves en formation paramédical (CE, 28 juillet 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calais, terre d’élection du juge du référé-liberté, TA Lille, 22 mars 2017, Association L’Auberge des migrants et a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sapeurs-pompiers volontaires peuvent-ils bénéficier de la liberté syndicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence obligatoire en matière de restauration scolaire : une carence fautive engageant la responsabilité du département ? (CAA Nantes, 10 février 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture inclusive est à éviter dans les textes officiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une instrumentalisation du pouvoir de réquisition refusée par le juge (CE, 28 décembre 2016, Ministre des Outre-mer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinets ministériels : rationalisation et transparence e(E)n marche !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail emphytéotique administratif et association cultuelle : l’interprétation de l’article L. 1311-2 du CGCT (CE, 10 février 2017, Ville de Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du code du travail, présentation des cinq ordonnances du 22 septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition du cumul des poursuites à raison des mêmes faits (30 déc. 2016, ACNUSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation de l’amende infligée en cas de contravention de grande voirie : une extension des pouvoirs du juge administratif (CE, 25 oct. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commune de Ploërmel, Jean-Paul II et la neutralité des personnes publiques (CE, 25 oct. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une République contractuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit fondamental à l’eau et à l’assainissement consacré et effectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choc de moralisation : les propositions du député Dosière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales : un écartèlement ministériel peu propice à la cohérence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour les sous-préfectures dans la nouvelle organisation décentralisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de subventions aux SPIC : quelle interprétation donner à l’article L. 2224-2 du CGCT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité intérieure, garantie des libertés ou remise en cause des droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi Sapin II : les réserves du Conseil d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de recours contentieux : une nouvelle règle prétorienne fondée sur le principe de sécurité juridique (CE, Ass., 13 juillet 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification et qualité du droit : une urgence démocratique » (à propos du rapport annuel du CE pour 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation d’actes relatifs à la condition militaire est réservée aux associations exclusivement composées de militaires (CE, 26 sept. 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjections canines : un fichage…pas au poil ! (CAA Marseille, ord. 30 nov. 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auché</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28, pp.2208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Intérêt à agir des personnes morales en matière d’urbanisme et d’environnement : une approche libérale pour les personnes privées, restrictive pour les personnes publiques (CE, 1er déc. 2023)</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi du 20 avril 2016 à la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linky et les collectivités territoriales : chronique de contentieux annoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.2067</w:t>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Pierre Esplugas-Labatut</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police administrative et prévention des infractions pénales : une confirmation du juge administratif (CE, 9 nov. 2015, Alliance générale contre le racisme et le respect de l'identité française et chrétienne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat, défenseur des prérogatives du Conseil supérieur de la magistrature ? (CE, 8 juin 2016, Prats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominations équilibrées dans l’encadrement supérieur de la fonction publique, mode d’emploi et sanctions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le burkini et l’Etat de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission permanente d’inspection de la justice administrative : un rôle central dans l’évaluation de la qualité de la justice administrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie territoriale : nouvelle culture professionnelle des services de l’Etat ou nouvelle recentralisation de compétences locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une discrimination par association peut résulter d’une discrimination indirecte (CJUE, 16 juill. 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clarification des règles relatives aux concessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de transfert d’un contrat autorisant l’occupation du domaine public sans accord de la personne publique occupante (CE, 7 déc. 2015, Soc. nationale immobilière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi pour une République numérique ou loi relative au numérique dans la société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau régime applicable aux concessions de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02234317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice d’un contrôle restreint sur le montant de la redevance d’un logement de fonction (CE, 1er octobre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel aéroport à Notre-Dame des Landes : un référendum local d’initiative gouvernementale ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres d’un agent public territorial en congé de maladie : une possibilité explicitée par le Conseil d’Etat (CE, 11 décembre 2015, Commune de Breteuil-sur-Iton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme territoriale en France : la préoccupation du Congrès des pouvoirs locaux et régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du contrôle budgétaire dans les régions académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion tardive sur la mutualisation des fonctions support de l’administration déconcentrée de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance d’un bien au domaine public : quand une animation culturelle ne constitue pas un service public (CE, 15 fév. 2016, Soc. Cathédrale d’images)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation sous contrôle ? Un décret très malvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les responsabilités respectives de l'État et des collectivités : la comparaison avec le droit belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 585, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association nationale peut être recevable à contester une décision locale (CE, 4 nov. 2015, Ligue française pour la défense des droits de l’homme) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté de communes, ZAC et intérêt communautaire (CE, 12 décembre 2012, Communauté de communes Lodévois et Larzac)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2094), pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions quant à l'exercice par le préfet d'un déféré à l'encontre d'une décision émanant d'une collectivité territoriale (CE, 15 mai 2013, OPH Nice et Alpes-Maritimes Côte-d'Azur Habitat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2208), pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne les appelez plus Mademoiselle!, note sous CE, 26 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3 (n° 31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations et le statut général de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2215), pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dirigeants d'EDF peuvent-ils réquisitionner des salariés en cas de grève ? (CE, Ass., 12 avril 2013, Fédération Force ouvrière Energie et Mines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2308), pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les décisions refusant un avantage dont l'attribution constitue un droit : une obligation de motivation précisée (note sous TA Clermont-Ferrand, 5 juin 2012, Kotarski)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.37 (n° 2032)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur le projet de loi de modernisation de l'action publique et d'affirmation des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (692), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expropriation: la renonciation au droit au relogement doit être claire et non équivoque (Cass, civ., 3ème ch., 27 fév. 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2221), pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification d'association transparente et statut juridique de la personne employée (note sous CAA Nancy, 2 août 2012, n° 11NC01427)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.17 (n° 2037)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du concept de sanction administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.15 (n° 2072)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution aux aveugles et amblyopes d'une prestation sous condition d'âge: une loi sourde aux revendications de l'égalité (CE, 4 juillet 2012, Confédération française pour la promotion sociale des aveugles et des amblyopes)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes et la désorganisation territoriale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (638), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge du référé-liberté a-t-il mis fin aux jours de la 'folle du logis' (CE, ord. 23 janvier 2013, Cne de Chirongui)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.32 (n° 2047)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de son domaine public par la RATP ne porte pas atteinte à la liberté du commerce et de l'industrie (note sous CE, 23 mai 2012, RATP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.33 (n° 2012)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence gardé par l'administration vaut acceptation: un principe en trompe-l'oeil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (737), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des propositions de la délégation aux collectivités territoriales: le Sénat remet pour la centième fois son ouvrage sur le métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19-20 (407), pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des agents recrutés par un EPCI en cas de reprise de sa compétence par une commune (CE, 5 juillet 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2282), pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité d'accès aux musées et résidents irréguliers: pas d'exclusion de principe (note sous CE, sect., 18 janvier 2013, Association SOS Racisme).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12-13, p. 41 (n° 2091)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les pouvoirs des préfets sur les agences ? (CE, 20 février 2013, Fédération chimie-énergie CFDT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2205), pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux autour du principe de libre administration des collectivités territoriales (CE, 23 octobre 2012, Commune de Gignac-la-Nerthe) ou la possibilité de contester en appel une injonction exécutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2162), pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi de modernisation de l'action publique territoriale et d'affirmation des métropoles : à la recherche de la cohérence (perdue) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (509), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agences, une nouvelle gestion publique ? à propos du rapport annuel du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (595), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La priorité de l'affectation cultuelle remise en cause (CE, 20 juin 2012, Commune des Saintes-Maries-de-la-Mer) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1573-1583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand une demande d'inscription d'office d'une créance liée à l'exécution de la chose jugée constitue une 'obligation sérieusement contestable', note sous TA Montreuil, ord., 18 avril 2012, Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2229), pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des modes de gestion des services publics locaux: un retour à la gestion publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44-45 (2355), pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contreperformance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d'alignement: la nécessaire prise en compte de la servitude de reculement lors de la fixation de l'indemnité (CC, 2 décembre 2011, 2011-201 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption de propriété du sous-sol versus appartenance publique des vestiges archéologiques: l'inconventionnalité de l'article L. 541-1 du code du patrimoine (CE, 24 avril 2012, Ministre de la culture et de la communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2391), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et cession dans le code général de la propriété des personnes publiques: quelques enseignements de la partie règlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2049), pp.32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation d'une décision approuvant le principe d'une délégation de service public: le cantonnement du débat contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2280), pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la RGPP: la France doit aller plus loin (à propos du rapport de l'OCDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10-11, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et cession dans le code général de la propriété des personnes publiques: quelques enseignements de la partie règlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente entre collectivités: une mise hors concurrence, note sous CE, 3 février 2012, Commune de Veyrier-du-Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du domaine: une nécessaire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle compensation financière lors du transfert de la compétence transports scolaires (CE, 12 octobre 2011, Communauté d'agglomération du pays de Saint-Malo)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation indue d'une prime de risque : une décision administrative non formalisée créatrice de droits (CE, 25 juin 2012, Office national de la chasse et de la fauve sauvage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2332), pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de grève et continuité du service public: une conciliation sous le regard des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29-33 (2268), pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission pour la transparence et la qualité des opérations immobilières de l'Etat: retouche ou altération du Code général de la propriété des personnes publiques (décret du 10 février 2012) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (124), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légalité suspendant temporairement l'obligation de conclure des contrats d'achat d'électricité solaire, note sous CE, 16 novembre 2011, Société Terre et Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2149), pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement en hôpital de jour: ni risque spécial pour les tiers, ni transfert de garde, note sous CE, 17 février 2012, Société MAAF Assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2182), pp.37-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente entre collectivités: une mise hors concurrence, note sous CE, 3 février 2012, Commune de Veyrier-du-Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2085), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d'alignement: la nécessaire prise en compte de la servitude de reculement lors de la fixation de l'indemnité (CC, 2 décembre 2011, 2011-201 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2038), pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt « Commission c. Italie » : responsabilité des États membres pour les décisions rendues par leurs magistrats et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième mort de la jurisprudence Septfonds:la compétence judiciaire pour apprécier la légalité d'un acte administratif en cas de jurisprudence établie (TC, 12 décembre 2011, Société Green Yellow c/ EDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2061), pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de se grouper pour candidater à une délégation de service public: l'absence d'atteinte aux principes de la commande publique (CE, 13 juillet 2012, Commune d'Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2323), pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-projet de loi de décentralisation et de réforme de l'action publique: texte politique ou texte technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (872), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième mort de la jurisprudence Septfonds: la compétence judiciaire pour apprécier la légalité d'un acte administratif en cas de jurisprudence établie (TC, 12 décembre 2011, Société Green Yellow c/ EDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.2061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 22 mars 2012: éloge de la simplification ou hymne à l'inintelligibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (247), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle compensation financière lors du transfert de la compétence transports scolaires (CE, 12 octobre 2011, Communauté d'agglomération du pays de Saint-Malo) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2008), pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-concessions du domaine public: le maintien contestable de la compétence judiciaire (TC, 14 mai 2012, Société d'exploitation sports et évènements et Société Coquelicot Promotion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 702, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'Etat en cas de mise à disposition conventionnelle des services de l'équipement: un appel en garantie remarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2303), pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une remise en cause bienvenue de la taxe trottoir, à propos de l'arrêt CAA Marseille, 26 juin 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (465), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du domaine: une nécessaire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2048), pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension de l'arrêté relatif aux tarifs règlementés du gaz naturel: bis repetita (au moins)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (844), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit de propriété: une jurisprudence insuffisamment protectrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 695, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification des procédures et accessibilité à la commande publique: trois propositions de directives en matière de marchés et de concessions de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2003), pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation de l'action publique réside-t-elle désormais dans la mesure de la qualité des services publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (763), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge du référé et expulsion d'un logement qui n'est pas manifestement insusceptible d'appartenir au domaine public, note sous CE, 7 mars 2012, Commune de Breuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2204), pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt &amp;quot; Commission c. Italie &amp;quot; : responsabilité des États membres pour les décisions rendues par leurs magistrats et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.83-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les propositions de directives sur la passation des marchés publics et des contrats de concession (COM (2011) 895 à 896, 20 décembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit de propriété: une jurisprudence insuffisamment protectrice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-projet de loi de décentralisation et de réforme de l'action publique: texte politique ou texte technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (872), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport du groupe de travail sur la rédaction des décisions de la juridiction administrative: une contribution essentielle à la qualité de la justice administrative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (334), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription en habilitation à diriger des recherches: l'appréciation encadrée sur la valeur scientifique du candidat, note sous CE, 26 octobre 2011, Université de Pau et des pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2185), pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'association n'autorise pas les collectivités territoriales à déroger aux règles législatives, note sous CAA Douai, 2 février 2012, Département de l'Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2101), pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quotas de femmes dans la haute fonction publique: mal nécessaire ou ardente obligation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19-20 (316), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la RGPP: la France doit aller plus loin (à propos du rapport de l'OCDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10-11 (175), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère juste et préalable de l'indemnité d'expropriation, une exigence sanctionnée par le juge constitutionnel (note sous CC, 6 avril 2012, 2011-266 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2210), pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission pour la transparence et la qualité des opérations immobilières de l'Etat: retouche ou altération du Code général de la propriété des personnes publiques (décret du 10 février 2012)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une résolution politique d'une collectivité peut-elle présenter un intérêt local? TA Paris, 6 octobre 2011, Préfet de la région Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.2341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative, année 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapeur-pompier volontaire: une activité bénévole et citoyenne au service de la collectivité (Loi du 20 juillet 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.2296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales ou libre administration de chaque collectivité? Commentaire de la décision CC, n° 2011-146 QPC du 8 juillet 2011, Département des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.2279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de conventionnalité par voie d'exception des règlements administratifs: l'irrésistible extension de compétence du juge judiciaire; TC, 17 octobre 2011, SCEA du Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.2354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de s'organiser pour agir ou comment remédier aux imperfections de la loi du 16 décembre 2010? Réflexions sur le rapport Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39-40, pp.612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en région Limousin-Poitou-Charentes... ou la contribution de deux régions à la construction du droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Dominique Breillat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la protection des biens publics à la protection de l'affectation au service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits, quelle place dans le concert européen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat occulté sur la fonction publique de carrière, commentaire de la décision CC, 2011-134 QPC du 17 juin 2011, Union générale des fédérations de fonctionnaires CGT et autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.2338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concessions de travaux publics: grand renouvellement ou simple actualisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 9, pp.2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation et les Facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°4, pp.907-925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service public de la justice et collectivités territoriales: le juge ne censure pas la réforme de la carte judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérogations aux 35 heures dans la fonction publique de l’Etat : des pratiques pas toujours justifiées !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de retrait, protection du fonctionnaire ou substitut à l'exercice du droit de grève?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit administratif, année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.549-565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative, année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concessions de travaux publics: grand renouvellement ou simple actualisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation et les Facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inutilité d'une mesure de police et responsabilité de la commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement d'affectation et abandon de poste: critiquer un changement d'affectation ne justifie pas d'abandonner son emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévisibilité d'un changement normatif exclut la nécessité de mesures transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.34-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux et le droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 3 août 2009 relative à la mobilité et aux parcours professionnels dans la fonction publique: l'amorce d'un droit public du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique territoriale et inaptitude physique de l'agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux et le droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les animaux (n° 131), pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle responsabilité en cas de harcèlement dans la fonction publique territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quelles conditions un département peut-il intervenir sur un marché sans fausser le jeu de la concurrence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 3, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort des agents d'un service public administratif repris en gestion directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 1, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle français d’administration de la justice : distinctions et convergences entre justice judiciaire et justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 125, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences européennes dans le déroulement du procès administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences européennes dans le déroulement du procès administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annulation différée du décret portant transfert des personnels TOS de l'éducation nationale aux départements et régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et juridique des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2, pp.47-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de service public et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, numéro spécial, Bilan des procédures de délégation de service public depuis la loi Sapin, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation par un fonctionnaire de la titularisation d'un autre agent: quand le délai de recours court toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°3, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle français d'administration de la justice : distinctions et convergences entre justice judiciaire et justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 125, pp.93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des plaintes des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à disposition : principe fondamental de gestion de la fonction publique et ouverture au privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.2067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passation des concessions d'aménagement ou de la difficulté de qualifier certains contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n° 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des plaintes des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les gardiens de l'éthique vol 9 (n° 2), pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité et efficacité des systèmes judiciaires en Europe : une administration de la justice sollicitée par la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Être magistrat dans la cité, entre légitimes attentes et tentations démagogiques (n° 2), pp.89-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légalité de la procédure française d’expropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passation des concessions d’aménagement ou de la difficulté de qualifier certains contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primes modulables, qualité et indépendance de la justice judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...1592 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration de la justice en Europe et l’évaluation de sa qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18598 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.598</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647136v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04647137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'administration de la justice en Europe et l'évaluation de sa qualité</w:t>
               </w:r>
@@ -23043,51 +23043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en région Limousin-Poitou-Charentes... ou la contribution de deux régions à la construction du droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, LGDJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voyages du droit, Mélanges en l'honneur de Dominique Breillat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379, 2011</w:t>
@@ -23129,51 +23129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après APREI…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art et le droit, Mélanges en l’honneur de Pierre Laurent Frier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255, 2010</w:t>
@@ -23649,51 +23649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réserves aux traités internationaux dans la jurisprudence du Conseil constitutionnel et du Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Limoges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts en l'honneur du Professeur Lombois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.851, 2004</w:t>
@@ -23735,51 +23735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de propriété est-il un droit fondamental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie générale de droit et de jurisprudence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts en l'honneur de Philippe Ardant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.373, 1999</w:t>
@@ -24200,90 +24200,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit administratif : les grandes décisions de la jurisprudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
@@ -24323,51 +24323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24454,90 +24454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Boiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, pp.700, 2015, 9782711022465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24555,64 +24555,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24701,51 +24701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la jurisprudence de la Cour Européenne des Droits de l’Homme sur le droit privé français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25155,51 +25155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05247472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642528v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642518v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642531v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642524v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04698371v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Raude" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647167v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esplugas-Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644091v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641850v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644068v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652562v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167231v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563046v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167268v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167267v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563042v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563039v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563036v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167269v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167245v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563049v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563716v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563705v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563725v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563784v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563850v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563789v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563836v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563779v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563811v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563801v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563824v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564211v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564224v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564200v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564138v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564130v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564192v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564196v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564144v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564238v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564221v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564193v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564189v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564135v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564220v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564248v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564246v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564255v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564282v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872523v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872524v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801524v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801521v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00802377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647374v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879393v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879418v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879427v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879426v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879392v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647369v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647368v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879394v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879403v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879388v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879400v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879419v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879389v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879425v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879407v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879421v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879411v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879415v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647362v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647216v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647356v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647358v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647360v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647210v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647212v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647211v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656708v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656704v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656705v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656695v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656694v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647149v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647136v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647137v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02231949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204163v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203272v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647140v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meyzeaud-Garaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moutel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binet-Grosclaude" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foulquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05247472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04698371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Raude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esplugas-Labatut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564262v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801527v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00802377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872528v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647375v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879413v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879418v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647373v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879404v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647354v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647360v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656704v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656708v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656695v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656701v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656693v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02231949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204163v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203272v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647140v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meyzeaud-Garaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moutel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binet-Grosclaude" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foulquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>