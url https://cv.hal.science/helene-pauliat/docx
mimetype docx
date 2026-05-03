--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -244,21396 +244,21396 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04977922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment évaluer le préjudice financier subi par un agent irrégulièrement révoqué? (CE, 13 février 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.2107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle: un champ élargi par le Conseil constitutionnel (CC, 4 juillet 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en jeu de la responsabilité du gestionnaire public: une protection fonctionnelle accordée sur le fondement d'un PGD (TA Paris, mars )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.2208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt à agir des personnes morales en matière d’urbanisme et d’environnement : une approche libérale pour les personnes privées, restrictive pour les personnes publiques (CE, 1er déc. 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.2067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'identification du service public du sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 254, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi pour l'efficacité de la fonction publique: filtrer le moustique mais refuser de regarder le chameau?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soutenir l'engagement bénévole et simplifier la vie associative: des mesures suffisantes (Loi n° 2024-344 du 15 avril 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.2175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une conciliation byzantine entre exigence de motivation et respect du secret médical (CE, 16 février 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18-19, pp.2133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substitution d'une communauté d'agglomération à un syndicat intercommunal: un transfert sans restriction de l'ensemble des personnels (CE, 20 décembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.2090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hippopotame et la légalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.2243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il constitutionnaliser les services publics ? (à propos d’une proposition de loi constitutionnelle instaurant une « Charte des services publics »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Esplugas-Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guglielmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°51-52, pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cartographie des aléas de risques peut faire grief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CJUE : légalité d’une interdiction communale de porter des signes religieux (CJUE, 28 nov. 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10-11, pp.2076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel nouvel acte de décentralisation? Les positions des groupes politiques de l'Assemblée nationale (AN, rapport du 10 avril 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle est la personne publique responsable de dommages en cas de transfert de compétences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.2054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment relancer la décentralisation? A propos du rapport d'Eric Woerth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment évaluer le préjudice financier subi par un agent irrégulièrement révoqué? (CE, 13 février 2024)</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jurisprudence Couitéas: une centenaire affaiblie par les politiques de l'habitat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15, pp.2107</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Protection fonctionnelle: un champ élargi par le Conseil constitutionnel (CC, 4 juillet 2024)</w:t>
+              <w:t xml:space="preserve">, 2023, 48, pp.2368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feue la jurisprudence Duvignères: un grand arrêt éphémère?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28, pp.391</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Une conciliation byzantine entre exigence de motivation et respect du secret médical (CE, 16 février 2024)</w:t>
+              <w:t xml:space="preserve">, 2023, 7, pp.2066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription: une définition stricte de l'aggravation du dommage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18-19, pp.2133</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Substitution d'une communauté d'agglomération à un syndicat intercommunal: un transfert sans restriction de l'ensemble des personnels (CE, 20 décembre 2023)</w:t>
+              <w:t xml:space="preserve">, 2023, 25, pp.2211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usucapion bénéficie aux personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13, pp.2090</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">L'hippopotame et la légalité augmentée</w:t>
+              <w:t xml:space="preserve">, 2023, 15, pp.2126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Situation des personnels en cas de liquidation d’une régie municipale : reclassement obligatoire (CE, 14 déc. 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 36, pp.2243</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Projet de loi pour l'efficacité de la fonction publique: filtrer le moustique mais refuser de regarder le chameau?</w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.2086</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accès des femmes aux responsabilités dans la fonction publique: la loi s'attaque aux stocks!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16, pp.218</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Soutenir l'engagement bénévole et simplifier la vie associative: des mesures suffisantes (Loi n° 2024-344 du 15 avril 2024)</w:t>
+              <w:t xml:space="preserve">, 2023, 35, pp.2261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien des relations de travail: la nécessité d'un transfert d'une entité économique autonome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24, pp.2175</w:t>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              <w:t xml:space="preserve">, 2023, 49, pp.2371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décisions édictées par les statuts d'une fédération sportive:: application des critères de l'arrêt FIFAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.2169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription de médicaments spécifiques : une lecture peut adaptée du code de la santé publique (CAA Versailles, 8 nov. 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.2073</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antécédents judiciaires d’un agent public peuvent-ils justifier sa révocation ? (CE, 3 mai 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67, pp.32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manifestations, attroupements et dommages : vers la rigueur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43-44, pp.2332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaborateurs d’un groupe d’élus : une rémunération enserrée dans le plafond des 30% (CE, 16 déc. 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction du hijab dans le football : protection de l'ordre public ou extension des missions du service public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29-33, pp.2242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04641953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONF: les agents de droit privé peuvent constater une infraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19-20, pp.2163</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi ASAP: un espoir déçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1040, pp.40002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le harcèlement moral dans la fonction publique: la fin d'un tabou?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30-34, pp.1210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les obligations des autorités administratives face à l'obsolescence du droit souple (CE, 23 déc. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Raude</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 05, pp.816</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03407626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en charge individuelle de l’enfant en situation de handicap durant les activités périscolaires : le Conseil d’Etat renvoie au dialogue entre collectivités publiques (CE, Sect., 20 nov. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.2092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorisation des menus de substitution dans les cantines scolaires au nom de la laïcité (CE, 11 déc. 2020, Commune de Chalon-sur-Saône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inscription à la cantine scolaire : un droit non absolu (CE, 22 mars 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.2123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi ASAP: Supprimer, Regrouper, Déconcentrer pour accélérer la prise de décsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposition des travailleurs à l’amiante : la responsabilité de l’Etat pour absence de contrôle de l’inspection du travail recherchée pour faute simple (CE, 18 déc. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2099</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEOM indûment perçue: les précisions du tribunal administratif de Lyon sur l'action en reconnaissance de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi 4D: quels enjeux pour quelle politique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnances de l'article 38: un régime juridique complexifié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cordées du service public ou comment réparer un ascenseur social en panne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi 3D: un discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lignes directrices: quel outil pour les managers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d'urgence sanitaire: les juridictions administratives s'organisent (ord. 25 mars 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étendue de l’obligation d’information du maire en cas d’interdiction de baignade (CE, 22 nov. 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise des Gilets jaunes, reflet du mal être des territoires : une analyse du Conseil d’analyse économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat d’urgence sanitaire : les juridictions administratives s’organisent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concertation sur la répartition des compétences et leur exercice par les collectivités : un discours de la méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il inscrire le terme féminicide dans le Code pénal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conforter les principes républicains, mais comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositions relatives aux juridictions administratives et mesures relatives à la procédure contentieuse administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de détention en état d’urgence : pas de carence de l’Etat (note sous CE, 8 avril 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme des décisions administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodéos urbains motorisés: la responsabilité de l'Etat engagée pour faute (TA Marseille, 3 août 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi confortant le respect par tous des principes de la République: peu de remises en cause du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi ASAP: une validation globale par le Conseil constitutionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des règles applicables devant les juridictions administratives : des précisions limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expulsion d'un local après décision judiciaire: une demande de concours de la force publique nécessaire pour chaque période d'occupation (CE, 22 nov. 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à disposition du public des décisions de justice (décret du 29 juin 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi Engagement et proximité : la réinstauration du maire comme acteur public de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le citoyen sauveteur: une intervention encouragée par la loi du 3 juillet 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des règles applicables devant les juridictions administratives: des précisions limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Respect des droits de la défense et enquête administrative (CE, 5 fév. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation des politiques publiques: un outil pour répondre à la défiance des citoyens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection fonctionnelle lors d'un différend avec un supérieur hiérarchique: un octroi conditionné (CE, 29 juin 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’impact et exposé des motifs d’un projet de loi : un partenaire privé peut participer à la rédaction (CC, 20 déc. 2019, n° 2019-794 DC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fonctionnement des juridictions administratives en période de crise conforté (CE, 10 avril 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il inscrire le terme féminicide dans le Code pénal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de culte, une liberté particulièrement fondamentale (CE, 29 nov. 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctionnaires, leurs travaux et les entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 04, pp.622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration dans les collèges : une compétence facultative pour les départements (CE, 24 juin 2019, Département d’Indre-et-Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maladie contractée en service : des conditions d’imputabilité précisées par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs électriques : le transfert de compétence entraîne le transfert de propriété (CE, 28 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 6 août 2019 : une transformation notable de la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs Linky : le maire n’est décidément pas compétent (CE, 11 juill. 2019, Cne de Cast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’accueil des harkis : la responsabilité de l’Etat enfin (partiellement) reconnue (CE, 3 oct. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports scolaires assis, réformation d’une clause règlementaire illégale (TA Poitiers, 23 mai 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité dans les transports : une décision politique aux effets nuancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une méthodologie des expérimentations au service de l’innovation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refus de concours de la force publique : des précisions sur la détermination de la période de responsabilité de l’Etat (CE, 9 nov. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime juridique des subventions : l’exclusion du recours Département Tarn-et-Garonne (CE, 29 mai 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abaissement de l’âge de la retraite des magistrats : une atteinte à l’indépendance de la justice reconnue en Pologne (CJUE, 24 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harcèlement moral : l’administration doit réparer les préjudices, même en l’absence de faute de sa part (CE, 28 juin 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carence fautive : responsabilité pour faute de la ville de de Paris (CE, 9 nov. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prothèses PIP : une carence fautive de l’Etat, mais limitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication à un tiers des procédés algorithmiques utilisés par Parcoursup : pas d’atteinte au secret des délibérations pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Légalité d’une redevance pour service rendu : à quelles conditions ? (CE, 28 nov. 2018, SNCF Réseau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme régionale : un bilan critique de la Cour des comptes face à des impératifs contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anonymat permet-il à un agent de tout écrire ? (CE, 27 juin 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renforcement de la participation et de la consultation publiques : ratification des ordonnances d’août 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La semaine juridique. Notariale et immobilière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de loi en 2019 pour quelle fonction publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté de choisir son avenir professionnel : des dispositions très critiquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fraternité terrasse (pour partie) le délit de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours d’une association : l’intérêt à agir n’est pas sans limite ! (CE, 7 mars 2018, Association Collectif danger Aérodrome Aix-les-Milles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédures simplifiées et accès à la justice facilité : la mise en œuvre de la loi de 2016 peut-elle atteindre ses objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation pour le raccordement au réseau d’assainissement : une question d’égalité (CE, 6 juin 2018, Société Lasserre Promotions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteur Linky : une exclusivité nationale, une impossibilité d’agir au plan local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision administrative et les algorithmes : une loyauté à consacrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un service public de la justice réorganisé pour améliorer l’efficacité et la qualité de l’autorité judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Inspection générale de la justice est indépendante… mais pas suffisamment pour que la Cour de cassation en relève ! (CE, 23 mars 2018, Syndicat FO magistrats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nomination sur un emploi ne peut résulter de la simple occupation du poste par l’agent (CE, 27 juin 2018, n° 415374)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres : quel contrôle de cassation sur la sanction (CE, 15 oct. 2018) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets de loi sur la justice : un avis globalement favorable du Conseil d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recours contre une ordonnance de roulement : c’est possible, mais devant qui ? (TC, 12 février 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance par l’administration d’un acte usuel de l’autorité parentale (CE, 13 avril 2018, Ministre de l’Education nationale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution de la pensée du juge administratif en matière de laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02226726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avertissement infligé à un magistrat : un respect accru des droits de la défense (CE, 3 oct. 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes et les compteurs Linky : une bonne opération pour ENEDIS, mais pas pour le consommateur !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences sexuelles et sexistes : un plan de prévention et de traitement dans la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retrait d’une décision créatrice de droits non formalisée : le délai de 4 mois doit être respecté (CE, 13 déc. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Etat peut-il sous-traiter une partie de l’activité législative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compteurs Linky : l’été des contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance au domaine public : une théorie de l’accessoire restrictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service public de la justice et autorité judiciaire : une clarification souhaitable (CE, ord., 16 fév. 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action publique 2022 : un rapport à risque !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte du risque dans la décision publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différenciation territoriale : les limites posées par le Conseil d’Etat (avis du 7 déc. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La règle ne bis in idem et le juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une norme nouvelle, deux normes simplifiées ou abrogées… » (circulaire du 27 juillet 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences faites aux femmes : un plan d’action pour que « la honte change de camp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortie du territoire d’une mineure recherchée : une négligence fautive de l’Etat (CE, 26 avril 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure de police, discrimination, proportionnalité, CE, 15 nov. 2017, Ligue française pour la défense des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration scolaire : un droit d’accès, oui mais…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence nationale des territoires : Acte I, un pacte girondin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sapeurs-pompiers volontaires peuvent-ils bénéficier de la liberté syndicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétence obligatoire en matière de restauration scolaire : une carence fautive engageant la responsabilité du département ? (CAA Nantes, 10 février 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture inclusive est à éviter dans les textes officiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une instrumentalisation du pouvoir de réquisition refusée par le juge (CE, 28 décembre 2016, Ministre des Outre-mer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabinets ministériels : rationalisation et transparence e(E)n marche !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bail emphytéotique administratif et association cultuelle : l’interprétation de l’article L. 1311-2 du CGCT (CE, 10 février 2017, Ville de Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit souple… est bien souple ! (CE, 20 mars 2017, Région Aquitaine-Limousin-Poitou-Charentes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’indépendance financière de l’autorité judiciaire, gage de la qualité de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Installation des crèches dans un emplacement public : des critères flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principe de laïcité et élèves en formation paramédical (CE, 28 juillet 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calais, terre d’élection du juge du référé-liberté, TA Lille, 22 mars 2017, Association L’Auberge des migrants et a.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution du droit souple au désordre normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cars Macron : comment apprécier l’atteinte substantielle à l’équilibre économique des lignes de service public de transport (CE, 23 déc. 2016, Région Aquitaine Limousin Poitou-Charentes) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance de l’engagement et renforcement des politiques en faveur des jeunes…seulement ? » à propos de la loi Egalité et citoyenneté du 27 janvier 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité du maître d’œuvre pour désordres structurels après réception de l’ouvrage (CE, 19 avril 2017, Communauté d’agglomération de Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour l’action publique ? Les propositions des candidats à l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action interruptive de la prescription en matière de garantie décennale : des conditions précisées (CE, 19 avril 2017, CU Dunkerque)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PLF 2018 : recentrer l’administration territoriale sur ses missions fondamentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme du code du travail, présentation des cinq ordonnances du 22 septembre 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prohibition du cumul des poursuites à raison des mêmes faits (30 déc. 2016, ACNUSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation de l’amende infligée en cas de contravention de grande voirie : une extension des pouvoirs du juge administratif (CE, 25 oct. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un droit fondamental à l’eau et à l’assainissement consacré et effectif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commune de Ploërmel, Jean-Paul II et la neutralité des personnes publiques (CE, 25 oct. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectivités territoriales : un écartèlement ministériel peu propice à la cohérence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une République contractuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choc de moralisation : les propositions du député Dosière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour les sous-préfectures dans la nouvelle organisation décentralisée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi du 18 novembre 2016 : une modernisation limitée de la justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation d’une mesure locale par une association nationale, une conception étendue des circonstances locales (CE, 7 fév. 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation d’actes relatifs à la condition militaire est réservée aux associations exclusivement composées de militaires (CE, 26 sept. 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de recours contentieux : une nouvelle règle prétorienne fondée sur le principe de sécurité juridique (CE, Ass., 13 juillet 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification et qualité du droit : une urgence démocratique » (à propos du rapport annuel du CE pour 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominations équilibrées dans l’encadrement supérieur de la fonction publique, mode d’emploi et sanctions financières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le burkini et l’Etat de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission permanente d’inspection de la justice administrative : un rôle central dans l’évaluation de la qualité de la justice administrative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil d’Etat, défenseur des prérogatives du Conseil supérieur de la magistrature ? (CE, 8 juin 2016, Prats)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjections canines : un fichage…pas au poil ! (CAA Marseille, ord. 30 nov. 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auché</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 28, pp.2208</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Intérêt à agir des personnes morales en matière d’urbanisme et d’environnement : une approche libérale pour les personnes privées, restrictive pour les personnes publiques (CE, 1er déc. 2023)</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la loi du 20 avril 2016 à la fonction publique territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linky et les collectivités territoriales : chronique de contentieux annoncés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9, pp.2067</w:t>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">Pierre Esplugas-Labatut</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Police administrative et prévention des infractions pénales : une confirmation du juge administratif (CE, 9 nov. 2015, Alliance générale contre le racisme et le respect de l'identité française et chrétienne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie territoriale : nouvelle culture professionnelle des services de l’Etat ou nouvelle recentralisation de compétences locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une discrimination par association peut résulter d’une discrimination indirecte (CJUE, 16 juill. 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clarification des règles relatives aux concessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de transfert d’un contrat autorisant l’occupation du domaine public sans accord de la personne publique occupante (CE, 7 déc. 2015, Soc. nationale immobilière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi pour une République numérique ou loi relative au numérique dans la société ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau régime applicable aux concessions de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02234317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvel aéroport à Notre-Dame des Landes : un référendum local d’initiative gouvernementale ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiation des cadres d’un agent public territorial en congé de maladie : une possibilité explicitée par le Conseil d’Etat (CE, 11 décembre 2015, Commune de Breteuil-sur-Iton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice d’un contrôle restreint sur le montant de la redevance d’un logement de fonction (CE, 1er octobre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme territoriale en France : la préoccupation du Congrès des pouvoirs locaux et régionaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution du contrôle budgétaire dans les régions académiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de la fonction publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réflexion tardive sur la mutualisation des fonctions support de l’administration déconcentrée de l’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appartenance d’un bien au domaine public : quand une animation culturelle ne constitue pas un service public (CE, 15 fév. 2016, Soc. Cathédrale d’images)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation sous contrôle ? Un décret très malvenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité intérieure, garantie des libertés ou remise en cause des droits fondamentaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi Sapin II : les réserves du Conseil d’Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de subventions aux SPIC : quelle interprétation donner à l’article L. 2224-2 du CGCT ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les responsabilités respectives de l'État et des collectivités : la comparaison avec le droit belge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 585, pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une association nationale peut être recevable à contester une décision locale (CE, 4 nov. 2015, Ligue française pour la défense des droits de l’homme) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dirigeants d'EDF peuvent-ils réquisitionner des salariés en cas de grève ? (CE, Ass., 12 avril 2013, Fédération Force ouvrière Energie et Mines)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (2308), pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les discriminations et le statut général de la fonction publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (2215), pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne les appelez plus Mademoiselle!, note sous CE, 26 décembre 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3 (n° 31)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualification d'association transparente et statut juridique de la personne employée (note sous CAA Nancy, 2 août 2012, n° 11NC01427)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.17 (n° 2037)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence du concept de sanction administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.15 (n° 2072)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'attribution aux aveugles et amblyopes d'une prestation sous condition d'âge: une loi sourde aux revendications de l'égalité (CE, 4 juillet 2012, Confédération française pour la promotion sociale des aveugles et des amblyopes)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2064</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour des comptes et la désorganisation territoriale de l'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (638), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur le projet de loi de modernisation de l'action publique et d'affirmation des métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (692), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expropriation: la renonciation au droit au relogement doit être claire et non équivoque (Cass, civ., 3ème ch., 27 fév. 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2221), pp.39-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les décisions refusant un avantage dont l'attribution constitue un droit : une obligation de motivation précisée (note sous TA Clermont-Ferrand, 5 juin 2012, Kotarski)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.37 (n° 2032)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge du référé-liberté a-t-il mis fin aux jours de la 'folle du logis' (CE, ord. 23 janvier 2013, Cne de Chirongui)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.32 (n° 2047)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de son domaine public par la RATP ne porte pas atteinte à la liberté du commerce et de l'industrie (note sous CE, 23 mai 2012, RATP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.33 (n° 2012)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gratuité d'accès aux musées et résidents irréguliers: pas d'exclusion de principe (note sous CE, sect., 18 janvier 2013, Association SOS Racisme).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12-13, p. 41 (n° 2091)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le silence gardé par l'administration vaut acceptation: un principe en trompe-l'oeil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (737), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sort des agents recrutés par un EPCI en cas de reprise de sa compétence par une commune (CE, 5 juillet 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2282), pp.29-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse des propositions de la délégation aux collectivités territoriales: le Sénat remet pour la centième fois son ouvrage sur le métier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19-20 (407), pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont les pouvoirs des préfets sur les agences ? (CE, 20 février 2013, Fédération chimie-énergie CFDT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2205), pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux autour du principe de libre administration des collectivités territoriales (CE, 23 octobre 2012, Commune de Gignac-la-Nerthe) ou la possibilité de contester en appel une injonction exécutée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2162), pp.38-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi de modernisation de l'action publique territoriale et d'affirmation des métropoles : à la recherche de la cohérence (perdue) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (509), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté de communes, ZAC et intérêt communautaire (CE, 12 décembre 2012, Communauté de communes Lodévois et Larzac)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2094), pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions quant à l'exercice par le préfet d'un déféré à l'encontre d'une décision émanant d'une collectivité territoriale (CE, 15 mai 2013, OPH Nice et Alpes-Maritimes Côte-d'Azur Habitat)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (2208), pp.31-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du domaine: une nécessaire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2048</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présomption de propriété du sous-sol versus appartenance publique des vestiges archéologiques: l'inconventionnalité de l'article L. 541-1 du code du patrimoine (CE, 24 avril 2012, Ministre de la culture et de la communication)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (2391), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation d'une décision approuvant le principe d'une délégation de service public: le cantonnement du débat contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2280), pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et cession dans le code général de la propriété des personnes publiques: quelques enseignements de la partie règlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2049), pp.32-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente entre collectivités: une mise hors concurrence, note sous CE, 3 février 2012, Commune de Veyrier-du-Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la RGPP: la France doit aller plus loin (à propos du rapport de l'OCDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10-11, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisition et cession dans le code général de la propriété des personnes publiques: quelques enseignements de la partie règlementaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.2049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième mort de la jurisprudence Septfonds: la compétence judiciaire pour apprécier la légalité d'un acte administratif en cas de jurisprudence établie (TC, 12 décembre 2011, Société Green Yellow c/ EDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.2061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 22 mars 2012: éloge de la simplification ou hymne à l'inintelligibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (247), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle compensation financière lors du transfert de la compétence transports scolaires (CE, 12 octobre 2011, Communauté d'agglomération du pays de Saint-Malo) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2008), pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-concessions du domaine public: le maintien contestable de la compétence judiciaire (TC, 14 mai 2012, Société d'exploitation sports et évènements et Société Coquelicot Promotion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 702, pp.18-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité de l'Etat en cas de mise à disposition conventionnelle des services de l'équipement: un appel en garantie remarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (2303), pp.25-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une remise en cause bienvenue de la taxe trottoir, à propos de l'arrêt CAA Marseille, 26 juin 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (465), pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion du domaine: une nécessaire protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2048), pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension de l'arrêté relatif aux tarifs règlementés du gaz naturel: bis repetita (au moins)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (844), pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt « Commission c. Italie » : responsabilité des États membres pour les décisions rendues par leurs magistrats et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième mort de la jurisprudence Septfonds:la compétence judiciaire pour apprécier la légalité d'un acte administratif en cas de jurisprudence établie (TC, 12 décembre 2011, Société Green Yellow c/ EDF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2061), pp.44-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation de se grouper pour candidater à une délégation de service public: l'absence d'atteinte aux principes de la commande publique (CE, 13 juillet 2012, Commune d'Aix-en-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (2323), pp.41-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-projet de loi de décentralisation et de réforme de l'action publique: texte politique ou texte technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (872), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle compensation financière lors du transfert de la compétence transports scolaires (CE, 12 octobre 2011, Communauté d'agglomération du pays de Saint-Malo)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocation indue d'une prime de risque : une décision administrative non formalisée créatrice de droits (CE, 25 juin 2012, Office national de la chasse et de la fauve sauvage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (2332), pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de grève et continuité du service public: une conciliation sous le regard des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29-33 (2268), pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission pour la transparence et la qualité des opérations immobilières de l'Etat: retouche ou altération du Code général de la propriété des personnes publiques (décret du 10 février 2012) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (124), pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légalité suspendant temporairement l'obligation de conclure des contrats d'achat d'électricité solaire, note sous CE, 16 novembre 2011, Société Terre et Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (2149), pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement en hôpital de jour: ni risque spécial pour les tiers, ni transfert de garde, note sous CE, 17 février 2012, Société MAAF Assurances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (2182), pp.37-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entente entre collectivités: une mise hors concurrence, note sous CE, 3 février 2012, Commune de Veyrier-du-Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2085), pp.33-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d'alignement: la nécessaire prise en compte de la servitude de reculement lors de la fixation de l'indemnité (CC, 2 décembre 2011, 2011-201 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (2038), pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit de propriété: une jurisprudence insuffisamment protectrice ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 695, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simplification des procédures et accessibilité à la commande publique: trois propositions de directives en matière de marchés et de concessions de services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (2003), pp.34-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modernisation de l'action publique réside-t-elle désormais dans la mesure de la qualité des services publics ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (763), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juge du référé et expulsion d'un logement qui n'est pas manifestement insusceptible d'appartenir au domaine public, note sous CE, 7 mars 2012, Commune de Breuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (2204), pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arrêt &amp;quot; Commission c. Italie &amp;quot; : responsabilité des États membres pour les décisions rendues par leurs magistrats et charge de la preuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Droit Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 187, pp.83-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les propositions de directives sur la passation des marchés publics et des contrats de concession (COM (2011) 895 à 896, 20 décembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question prioritaire de constitutionnalité et droit de propriété: une jurisprudence insuffisamment protectrice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inscription en habilitation à diriger des recherches: l'appréciation encadrée sur la valeur scientifique du candidat, note sous CE, 26 octobre 2011, Université de Pau et des pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2185), pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport du groupe de travail sur la rédaction des décisions de la juridiction administrative: une contribution essentielle à la qualité de la justice administrative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (334), pp.2-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'association n'autorise pas les collectivités territoriales à déroger aux règles législatives, note sous CAA Douai, 2 février 2012, Département de l'Oise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2101), pp.16-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-projet de loi de décentralisation et de réforme de l'action publique: texte politique ou texte technique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (872), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quotas de femmes dans la haute fonction publique: mal nécessaire ou ardente obligation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19-20 (316), pp.2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de la RGPP: la France doit aller plus loin (à propos du rapport de l'OCDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10-11 (175), pp.4-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère juste et préalable de l'indemnité d'expropriation, une exigence sanctionnée par le juge constitutionnel (note sous CC, 6 avril 2012, 2011-266 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2210), pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commission pour la transparence et la qualité des opérations immobilières de l'Etat: retouche ou altération du Code général de la propriété des personnes publiques (décret du 10 février 2012)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d'alignement: la nécessaire prise en compte de la servitude de reculement lors de la fixation de l'indemnité (CC, 2 décembre 2011, 2011-201 QPC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.2038</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les agences, une nouvelle gestion publique ? à propos du rapport annuel du Conseil d'Etat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (595), pp.3-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contreperformance publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand une demande d'inscription d'office d'une créance liée à l'exécution de la chose jugée constitue une 'obligation sérieusement contestable', note sous TA Montreuil, ord., 18 avril 2012, Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (2229), pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution des modes de gestion des services publics locaux: un retour à la gestion publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44-45 (2355), pp.45-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La priorité de l'affectation cultuelle remise en cause (CE, 20 juin 2012, Commune des Saintes-Maries-de-la-Mer) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.1573-1583</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative, année 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de s'organiser pour agir ou comment remédier aux imperfections de la loi du 16 décembre 2010? Réflexions sur le rapport Peretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39-40, pp.612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libre administration des collectivités territoriales ou libre administration de chaque collectivité? Commentaire de la décision CC, n° 2011-146 QPC du 8 juillet 2011, Département des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.2279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrôle de conventionnalité par voie d'exception des règlements administratifs: l'irrésistible extension de compétence du juge judiciaire; TC, 17 octobre 2011, SCEA du Chéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.2354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sapeur-pompier volontaire: une activité bénévole et citoyenne au service de la collectivité (Loi du 20 juillet 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37, pp.2296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage en région Limousin-Poitou-Charentes... ou la contribution de deux régions à la construction du droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Dominique Breillat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, non spécifié</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la protection des biens publics à la protection de l'affectation au service public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'économie publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Défenseur des droits, quelle place dans le concert européen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 370, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat occulté sur la fonction publique de carrière, commentaire de la décision CC, 2011-134 QPC du 17 juin 2011, Union générale des fédérations de fonctionnaires CGT et autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.2338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une résolution politique d'une collectivité peut-elle présenter un intérêt local? TA Paris, 6 octobre 2011, Préfet de la région Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.2341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérogations aux 35 heures dans la fonction publique de l’Etat : des pratiques pas toujours justifiées !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence de droit administratif, année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.549-565</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de jurisprudence administrative, année 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.549</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concessions de travaux publics: grand renouvellement ou simple actualisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de retrait, protection du fonctionnaire ou substitut à l'exercice du droit de grève?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.34-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation et les Facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inutilité d'une mesure de police et responsabilité de la commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.43-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concessions de travaux publics: grand renouvellement ou simple actualisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n° 9, pp.2-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évaluation et les Facultés de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°4, pp.907-925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Service public de la justice et collectivités territoriales: le juge ne censure pas la réforme de la carte judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévisibilité d'un changement normatif exclut la nécessité de mesures transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.34-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux et le droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131, pp.57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonction publique territoriale et inaptitude physique de l'agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.30-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi du 3 août 2009 relative à la mobilité et aux parcours professionnels dans la fonction publique: l'amorce d'un droit public du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.38-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux et le droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les animaux (n° 131), pp.57-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement d'affectation et abandon de poste: critiquer un changement d'affectation ne justifie pas d'abandonner son emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle responsabilité en cas de harcèlement dans la fonction publique territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 1, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quelles conditions un département peut-il intervenir sur un marché sans fausser le jeu de la concurrence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 3, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sort des agents d'un service public administratif repris en gestion directe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 1, pp.25-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle français d’administration de la justice : distinctions et convergences entre justice judiciaire et justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 125, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences européennes dans le déroulement du procès administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les convergences européennes dans le déroulement du procès administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'annulation différée du décret portant transfert des personnels TOS de l'éducation nationale aux départements et régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2, pp.41-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délégation de service public et continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, numéro spécial, Bilan des procédures de délégation de service public depuis la loi Sapin, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation par un fonctionnaire de la titularisation d'un autre agent: quand le délai de recours court toujours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n°3, pp.31-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection fonctionnelle et juridique des agents publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complément territorial - Le Moniteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 2, pp.47-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle français d'administration de la justice : distinctions et convergences entre justice judiciaire et justice administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 125, pp.93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise à disposition : principe fondamental de gestion de la fonction publique et ouverture au privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.2067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passation des concessions d'aménagement ou de la difficulté de qualifier certains contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.n° 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des plaintes des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les gardiens de l'éthique vol 9 (n° 2), pp.83-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité et efficacité des systèmes judiciaires en Europe : une administration de la justice sollicitée par la performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Être magistrat dans la cité, entre légitimes attentes et tentations démagogiques (n° 2), pp.89-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légalité de la procédure française d’expropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des communes, des départements, des régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passation des concessions d’aménagement ou de la difficulté de qualifier certains contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats et marchés publics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le traitement des plaintes des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (2), pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primes modulables, qualité et indépendance de la justice judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...1454 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’administration de la justice en Europe et l’évaluation de sa qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...10011 lines deleted...]
-                <w:t xml:space="preserve">Le nouveau régime applicable aux concessions de travaux</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'administration de la justice en Europe et l'évaluation de sa qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 09, pp.598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primes modulables, qualité et indépendance de la justice judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39, pp.2717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02208900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concession de travaux publics et droit communautaire : la communication interprétative de la Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 05, pp.246</w:t>
-[...6264 lines deleted...]
-                <w:t xml:space="preserve">Les concessions de travaux publics: grand renouvellement ou simple actualisation?</w:t>
+              <w:t xml:space="preserve">, 2001, 01, pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02231949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concession de travaux publics et droit communautaire : la communication interprétative de la Commission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit immobilier. Urbanisme - construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n° 9, pp.2-16</w:t>
-[...2646 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647117v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02231949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès des ressortissants communautaires à la fonction publique française</w:t>
               </w:r>
@@ -23043,51 +23043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage en région Limousin-Poitou-Charentes... ou la contribution de deux régions à la construction du droit administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers, LGDJ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voyages du droit, Mélanges en l'honneur de Dominique Breillat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379, 2011</w:t>
@@ -23129,51 +23129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après APREI…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art et le droit, Mélanges en l’honneur de Pierre Laurent Frier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255, 2010</w:t>
@@ -23649,51 +23649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réserves aux traités internationaux dans la jurisprudence du Conseil constitutionnel et du Conseil d’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Limoges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts en l'honneur du Professeur Lombois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.851, 2004</w:t>
@@ -23735,51 +23735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de propriété est-il un droit fondamental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lachaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Librairie générale de droit et de jurisprudence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts en l'honneur de Philippe Ardant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.373, 1999</w:t>
@@ -23921,756 +23921,756 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Droit de la Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit administratif : les grandes décisions de la jurisprudence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19e éd., 1026 p., 2023, Thémis. Droit, Didier Truchet, 978-2-13-084758-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations autour du droit public : Mélanges en l'honneur du Professeur Christian Debouy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Faure-Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savarit-Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Braconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Poitiers. Faculté de droit et des sciences sociales. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 458 p., 2019, Collection de la Faculté de droit et des sciences sociales de Poitiers. Mélanges, 9791090426887</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, pp.700, 2015, 9782711022465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lachaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Deffigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Boiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lexis Nexis, pp.722, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes ne méritent-elles pas mieux que l'écriture inclusive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdiction du port du voile pendant les Jeux Olympiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi de reconnaissance et de réparation à l'égard des harkis: une réconciliation des mémoires est-elle possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659723v1</w:t>
-              </w:r>
-[...486 lines deleted...]
-                <w:t xml:space="preserve">hal-01491314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24701,51 +24701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la jurisprudence de la Cour Européenne des Droits de l’Homme sur le droit privé français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Marguénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Deffigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25155,51 +25155,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05247472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642521v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642531v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642524v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04698371v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642528v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642518v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Raude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647167v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esplugas-Labatut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643418v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652562v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644091v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652592v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644036v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563045v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167263v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167269v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167247v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167256v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167244v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563046v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563039v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563038v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167246v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167257v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167264v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167251v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563707v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450593v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563737v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563049v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563052v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563711v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563056v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563741v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563047v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563754v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563749v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563789v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563811v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563836v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563779v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563784v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563871v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563808v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563828v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226726v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563832v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563869v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563864v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563787v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563806v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564235v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564203v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564202v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564217v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564138v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564127v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564231v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564192v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564221v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564144v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564180v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564193v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564141v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564135v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564220v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563873v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564142v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564228v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564280v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564282v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564254v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564248v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564260v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564258v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564269v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564255v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564241v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564285v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564262v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564250v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234317v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564292v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564286v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564273v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564264v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564243v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872532v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872526v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801526v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872523v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872524v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801515v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801523v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801527v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872522v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872521v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00802377v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872528v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872530v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872529v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879411v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879422v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647366v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879426v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879392v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879414v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647375v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647369v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647376v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879413v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879394v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647374v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879418v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879402v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879387v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879389v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879425v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879395v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879424v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879409v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879397v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647363v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647373v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872539v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879401v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879404v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879398v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879410v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647372v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647356v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647355v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647362v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656714v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647354v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647217v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647360v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656715v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656711v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656707v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656704v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647154v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656708v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656705v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656695v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656700v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656703v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656701v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647147v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647144v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656694v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656693v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656692v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647149v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647148v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647117v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02231949v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204163v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203272v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647140v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659718v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659720v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762959v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491314v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meyzeaud-Garaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moutel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binet-Grosclaude" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foulquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05247472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauliat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04977922v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642531v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Raude" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auch&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643432v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647167v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642528v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642518v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642524v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04698371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Esplugas-Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guglielmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644084v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04643418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04642521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641880v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644056v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04651368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652598v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652592v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652562v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04641953v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644064v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04644036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03407626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Deffigier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648444v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167238v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167229v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167235v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04648430v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167267v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563039v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563036v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563038v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563037v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563046v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563035v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167259v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167254v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563045v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563056v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563721v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563725v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563052v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563711v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563749v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563054v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563850v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563855v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563871v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563811v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563836v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563775v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563797v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02226726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563869v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563832v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563764v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563819v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563860v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564138v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564130v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564135v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564220v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564180v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564150v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564226v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564228v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564210v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564204v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564213v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564207v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564235v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564254v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564251v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564269v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564241v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564258v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564246v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564268v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564298v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564250v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02234317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564295v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564292v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564287v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564301v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564286v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564264v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564243v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564282v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202695v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564306v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00877205v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872526v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801521v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872525v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872524v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801526v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801523v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00801527v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00802377v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872522v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872528v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872530v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872529v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lachaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879426v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879414v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647376v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647375v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879402v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879387v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879419v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879417v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879412v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879389v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879425v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879393v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879418v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879427v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879420v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879394v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879403v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879400v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879388v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879386v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879424v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879409v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879397v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647363v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647373v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879407v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879405v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879401v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872539v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879404v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647372v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879421v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879411v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00879422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872538v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647355v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647362v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647356v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656714v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647354v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647360v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563734v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656711v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647212v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647211v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656709v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656715v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656712v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656704v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647154v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656705v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656708v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656707v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656702v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647151v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656695v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656703v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656700v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656696v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647144v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656694v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656693v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00656692v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647149v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647148v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647147v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647137v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Jean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647136v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208514v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02208900v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02231949v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647117v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647115v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204163v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647111v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647113v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647110v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647108v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02203272v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242353v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647102v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204020v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652572v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04652556v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563759v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882138v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bossan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lhuillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00872537v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647152v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647146v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647142v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647145v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647141v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647140v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647133v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647122v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647118v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448456v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Braconnier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Claeys" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/droit-administratif-les-grandes-decisions-de-la-jurisprudence?v=15899" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177691v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Faure-Abbad" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savarit-Bourgeois" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-christian-debouy-9791090426887.html" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762959v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Boiteau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659718v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659720v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04659723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201493v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Margu&#233;naud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garaud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meyzeaud-Garaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moutel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974917v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Binet-Grosclaude" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Foulquier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04647138v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>