--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1142,282 +1142,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Polo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
+                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilla de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895522v3</w:t>
+                <w:t xml:space="preserve">hal-03181695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanliang Guo</w:t>
+                <w:t xml:space="preserve">Juan Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla de Rossi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181695v2</w:t>
+                <w:t xml:space="preserve">hal-02895522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t>
               </w:r>
@@ -1476,51 +1476,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miniatura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Quantum Science</w:t>
+              <w:t xml:space="preserve">AVS Quantum Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
@@ -1563,64 +1563,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations and decay of superfluid currents in a one-dimensional Bose gas on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.195301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,103 +1935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing superfluid circulation states using phase imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.043615. </w:t>
@@ -2082,64 +2082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local correlations reveal the superfluid to normal boundary in a trapped two-dimensional quantum gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,883 +2197,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabatic losses from radio-frequency-dressed cold-atom traps: Beyond the Landau-Zener model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The scissors oscillation of a quasi two-dimensional Bose gas as a local signature of superfluidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Burrows</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karina Merloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023429⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, VII International Symposium and Young Scientists School "Modern Problems of Laser Physics" 22–28 August 2016, Novosibirsk, Russian Federation, 793 (1), pp.012023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/793/1/012023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279818v1</w:t>
+                <w:t xml:space="preserve">hal-01493077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed study of a transverse field Zeeman slower</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trapping Atoms With Radio Frequency Adiabatic Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry M Garraway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a6a⟩</w:t>
+              <w:t xml:space="preserve">Advances In Atomic, Molecular, and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.181 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aamop.2017.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369631v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scissors oscillation of a quasi two-dimensional Bose gas as a local signature of superfluidity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Dubessy</w:t>
+                <w:t xml:space="preserve">Nonadiabatic losses from radio-frequency-dressed cold-atom traps: Beyond the Landau-Zener model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Merloti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barry M. Garraway</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, VII International Symposium and Young Scientists School "Modern Problems of Laser Physics" 22–28 August 2016, Novosibirsk, Russian Federation, 793 (1), pp.012023. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/793/1/012023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.023429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493077v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Atoms With Radio Frequency Adiabatic Potentials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed study of a transverse field Zeeman slower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Ben Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brézillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances In Atomic, Molecular, and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66, pp.181 - 262. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (5), pp.055008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aamop.2017.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/aa5a6a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532310v1</w:t>
+                <w:t xml:space="preserve">hal-01369631v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional Gross–Pitaevskii solitary waves in optical lattices: Stabilization using the artificial quartic kinetic energy induced by lattice shaking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adrian Feiguin</w:t>
+                <w:t xml:space="preserve">Recent developments in trapping and manipulation of atoms with adiabatic potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry M Garraway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (17), pp.172001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/49/17/172001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281626v1</w:t>
+                <w:t xml:space="preserve">hal-01494027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in trapping and manipulation of atoms with adiabatic potentials</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing superfluidity in a quasi two-dimensional Bose gas through its local dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Merloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.062001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494027v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280816v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing superfluidity in a quasi two-dimensional Bose gas through its local dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Badr</w:t>
+                <w:t xml:space="preserve">Three-dimensional Gross–Pitaevskii solitary waves in optical lattices: Stabilization using the artificial quartic kinetic energy induced by lattice shaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanja Dunjko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Feiguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280816v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the collective excitations of an ultracold gas using statistical correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3293,51 +3293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductive dressed ring traps for ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vangeleyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry M. Garraway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,291 +3391,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of scale invariance in a quasi-two-dimensional Bose gas due to the presence of the third dimension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A two-dimensional quantum gas in a magnetic trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.061603⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.033007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879881v3</w:t>
+                <w:t xml:space="preserve">hal-00798935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-dimensional quantum gas in a magnetic trap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Breakdown of scale invariance in a quasi-two-dimensional Bose gas due to the presence of the third dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.033007. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.061603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.88.061603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798935v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Rotation of an Annular Superfluid Bose Gas</w:t>
               </w:r>
@@ -3791,77 +3791,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubidium-87 Bose-Einstein condensate in an optically plugged quadrupole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavan Kollengode Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An effective scalar magnetic interaction for resonantly trapped atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry M. Garraway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4845,447 +4845,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring trap for ultracold atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morizot</w:t>
+                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Barry M. Garraway</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.4649-4658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015124v2</w:t>
+                <w:t xml:space="preserve">hal-00068870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporative cooling in a radio-frequency trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Mercier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barry M. Garraway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/39/22/009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74, pp.053413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.053413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068870v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative cooling in a radio-frequency trap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alzar</w:t>
+                <w:t xml:space="preserve">Ring trap for ultracold atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry M. Garraway</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 74, pp.053413. </w:t>
+              <w:t xml:space="preserve">, 2006, 74, pp.023617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.053413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.74.023617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112515v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction of a Bose-Einstein Condensate in the Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5518,51 +5518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6214,51 +6214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6335,51 +6335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,77 +6443,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Henkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Germany. pp.151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6560,77 +6560,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focusing at the nanoscale by atomic holography?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Knyazchyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6729,51 +6729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLOQ8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France. pp.159, </w:t>
@@ -6868,51 +6868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading a dressed Zeeman trap with cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,523 +6980,637 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Behavior on the Relaxation Dynamics of Far-From-Equilibrium Quantum Fluids</w:t>
+                <w:t xml:space="preserve">Classical field simulation of vortex lattice melting in a two-dimensional fast rotating Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Sab</w:t>
+                <w:t xml:space="preserve">Sálvio Jacob Bereta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Moreno-Armijos</w:t>
+                <w:t xml:space="preserve">Lucas Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnol García-Orozco</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mônica A. Caracanhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535031v1</w:t>
+                <w:t xml:space="preserve">hal-05528326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical field simulation of vortex lattice melting in a two-dimensional fast rotating Bose gas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mônica A. Caracanhas</w:t>
+                <w:t xml:space="preserve">Soliton turbulence of a strongly driven one-dimensional Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Dubessy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528326v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source laser intense pour le refroidissement du 87Rb par doublement de fréquence d'un laser fibré télécom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Liennard</w:t>
+                <w:t xml:space="preserve">Universal Behavior on the Relaxation Dynamics of Far-From-Equilibrium Quantum Fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Moreno-Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol García-Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456218v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Source laser intense pour le refroidissement du 87Rb par doublement de fréquence d'un laser fibré télécom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Desbuquois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Liennard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agile low phase noise radio-frequency sine wave generator applied to experiments on ultracold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lapeyre de Bellair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wiotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7506,100 +7620,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement d'atomes de césium confinés dans un piège dipolaire très désaccordé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7609,105 +7723,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensats de Bose-Einstein, champs évanescents et champs radio-fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Paris-Nord - Paris XIII, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00355511v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId216"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7854,51 +7968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>