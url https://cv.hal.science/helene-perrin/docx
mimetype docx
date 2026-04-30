--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -359,408 +359,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal melting of a vortex lattice in a quasi two-dimensional Bose gas</w:t>
+                <w:t xml:space="preserve">Asymmetric Bethe Ansatz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+                <w:t xml:space="preserve">Steven Glenn Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Grigori Astrakharchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longchambon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.143401⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04534835v2</w:t>
+                <w:t xml:space="preserve">hal-04747743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Bethe Ansatz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast manipulation of a quantum gas on an atom chip with a strong microwave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mirmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Glenn Jackson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.053312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.053312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04747743v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast manipulation of a quantum gas on an atom chip with a strong microwave field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mirmand</w:t>
+                <w:t xml:space="preserve">Thermal melting of a vortex lattice in a quasi two-dimensional Bose gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Badr</w:t>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110, pp.053312. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (14), pp.143401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.053312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.143401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568206v3</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sensitivity to rotations with quantum solitonic currents</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Dunjko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -906,77 +906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mercado Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1014,103 +1014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading a quantum gas from a hybrid dimple trap to a shell trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.214401. </w:t>
@@ -1142,282 +1142,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanliang Guo</w:t>
+                <w:t xml:space="preserve">Juan Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla de Rossi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181695v2</w:t>
+                <w:t xml:space="preserve">hal-02895522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Polo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
+                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilla de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895522v3</w:t>
+                <w:t xml:space="preserve">hal-03181695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t>
               </w:r>
@@ -1563,77 +1563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (2), </w:t>
@@ -1671,51 +1671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of time profiles for the magnetic transport of cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations and decay of superfluid currents in a one-dimensional Bose gas on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.195301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,103 +1935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing superfluid circulation states using phase imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.043615. </w:t>
@@ -2082,90 +2082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local correlations reveal the superfluid to normal boundary in a trapped two-dimensional quantum gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1936, pp.020027. </w:t>
@@ -2203,103 +2203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scissors oscillation of a quasi two-dimensional Bose gas as a local signature of superfluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, VII International Symposium and Young Scientists School "Modern Problems of Laser Physics" 22–28 August 2016, Novosibirsk, Russian Federation, 793 (1), pp.012023. </w:t>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed study of a transverse field Zeeman slower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,103 +2757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing superfluidity in a quasi two-dimensional Bose gas through its local dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.062001</w:t>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Gross–Pitaevskii solitary waves in optical lattices: Stabilization using the artificial quartic kinetic energy induced by lattice shaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,77 +3029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the collective excitations of an ultracold gas using statistical correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,64 +3423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3557,64 +3557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,278 +3655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Rotation of an Annular Superfluid Bose Gas</w:t>
+                <w:t xml:space="preserve">Rubidium-87 Bose-Einstein condensate in an optically plugged quadrupole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Merloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (1), pp.011602(R). </w:t>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.013643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.011602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691912v2</w:t>
+                <w:t xml:space="preserve">hal-00647857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubidium-87 Bose-Einstein condensate in an optically plugged quadrupole trap</w:t>
+                <w:t xml:space="preserve">Critical Rotation of an Annular Superfluid Bose Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (1), pp.013643. </w:t>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.011602(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.011602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647857v2</w:t>
+                <w:t xml:space="preserve">hal-00691912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF spectroscopy in a resonant RF-dressed trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavan Kollengode Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Quantum Anomaly in the Physics of Ultra-Cold Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Radio-Frequency source properties on RF-based atom traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavan Kollengode Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,291 +4581,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliya Dimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00173059v1</w:t>
+                <w:t xml:space="preserve">hal-00101449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101449v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
               </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6169,269 +6169,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation de Bose-Einstein et basse dimensionnalité</w:t>
+                <w:t xml:space="preserve">Bose-Einstein condensation and low dimensionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.255</w:t>
+              <w:t xml:space="preserve">Neuvième colloque sur les lasers et l'optique quantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419717v1</w:t>
+                <w:t xml:space="preserve">obspm-03830579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein condensation and low dimensionality</w:t>
+                <w:t xml:space="preserve">Condensation de Bose-Einstein et basse dimensionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lorent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuvième colloque sur les lasers et l'optique quantique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">COLOQ9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France. pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-03830579v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bose-Einstein condensate bouncing off a rough mirror</w:t>
               </w:r>
@@ -6716,51 +6716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,77 +7160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7379,51 +7379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source laser intense pour le refroidissement du 87Rb par doublement de fréquence d'un laser fibré télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>