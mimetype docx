--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -359,408 +359,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001394v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Bethe Ansatz</w:t>
+                <w:t xml:space="preserve">Thermal melting of a vortex lattice in a quasi two-dimensional Bose gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Glenn Jackson</w:t>
+                <w:t xml:space="preserve">Rishabh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics Core</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.062⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (14), pp.143401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.143401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747743v1</w:t>
+                <w:t xml:space="preserve">hal-04534835v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast manipulation of a quantum gas on an atom chip with a strong microwave field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Badr</w:t>
+                <w:t xml:space="preserve">Asymmetric Bethe Ansatz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Glenn Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perrin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori Astrakharchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.053312⟩</w:t>
+              <w:t xml:space="preserve">SciPost Physics Core</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (3), pp.062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhysCore.7.3.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568206v3</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal melting of a vortex lattice in a quasi two-dimensional Bose gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Fast manipulation of a quantum gas on an atom chip with a strong microwave field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mirmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longchambon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (14), pp.143401. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110, pp.053312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.143401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.053312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534835v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568206v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing sensitivity to rotations with quantum solitonic currents</w:t>
               </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanja Dunjko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -906,77 +906,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mercado Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1014,103 +1014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loading a quantum gas from a hybrid dimple trap to a shell trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishabh Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132, pp.214401. </w:t>
@@ -1142,282 +1142,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Polo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Perrin</w:t>
+                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Minguzzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camilla de Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avinash Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Badr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895522v3</w:t>
+                <w:t xml:space="preserve">hal-03181695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile ring trap for quantum gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal shock-wave propagation in one-dimensional Bose fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dubessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yanliang Guo</w:t>
+                <w:t xml:space="preserve">Juan Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla de Rossi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Minguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Olshanii</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.013098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.3.013098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181695v2</w:t>
+                <w:t xml:space="preserve">hal-02895522v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t>
               </w:r>
@@ -1563,77 +1563,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanliang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (2), </w:t>
@@ -1671,51 +1671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of time profiles for the magnetic transport of cold atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations and decay of superfluid currents in a one-dimensional Bose gas on a ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,51 +1857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Pedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.195301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1935,103 +1935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Producing superfluid circulation states using phase imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avinash Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97, pp.043615. </w:t>
@@ -2082,90 +2082,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local correlations reveal the superfluid to normal boundary in a trapped two-dimensional quantum gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1936, pp.020027. </w:t>
@@ -2203,103 +2203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scissors oscillation of a quasi two-dimensional Bose gas as a local signature of superfluidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, VII International Symposium and Young Scientists School "Modern Problems of Laser Physics" 22–28 August 2016, Novosibirsk, Russian Federation, 793 (1), pp.012023. </w:t>
@@ -2545,51 +2545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed study of a transverse field Zeeman slower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Ben Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Brézillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2757,103 +2757,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing superfluidity in a quasi two-dimensional Bose gas through its local dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu de Goër de Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.062001</w:t>
@@ -2882,51 +2882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Gross–Pitaevskii solitary waves in optical lattices: Stabilization using the artificial quartic kinetic energy induced by lattice shaking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,77 +3029,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the collective excitations of an ultracold gas using statistical correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Badr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3423,64 +3423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3557,64 +3557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Merloti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,278 +3655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879881v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubidium-87 Bose-Einstein condensate in an optically plugged quadrupole trap</w:t>
+                <w:t xml:space="preserve">Critical Rotation of an Annular Superfluid Bose Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Pedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85 (1), pp.013643. </w:t>
+              <w:t xml:space="preserve">, 2012, 86 (1), pp.011602(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.011602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647857v2</w:t>
+                <w:t xml:space="preserve">hal-00691912v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Rotation of an Annular Superfluid Bose Gas</w:t>
+                <w:t xml:space="preserve">Rubidium-87 Bose-Einstein condensate in an optically plugged quadrupole trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Merloti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longchambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Liennard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86 (1), pp.011602(R). </w:t>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.013643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.011602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691912v2</w:t>
+                <w:t xml:space="preserve">hal-00647857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of lasers to ultracold atoms and molecules</w:t>
               </w:r>
@@ -4059,51 +4059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF spectroscopy in a resonant RF-dressed trap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavan Kollengode Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Example of Quantum Anomaly in the Physics of Ultra-Cold Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Radio-Frequency source properties on RF-based atom traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raghavan Kollengode Easwaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,291 +4581,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliya Dimova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101449v2</w:t>
+                <w:t xml:space="preserve">hal-00173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping and cooling of rf-dressed atoms in a quadrupole magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous transfer and laser guiding between two cold atom traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliya Dimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fioretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.4013. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.299-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/40/20/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2007-00022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00173059v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101449v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse reflection of a Bose-Einstein condensate from a rough evanescent wave mirror</w:t>
               </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Colombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6201,51 +6201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Garrido Alzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6716,51 +6716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demascoth Kadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Olshanii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7160,77 +7160,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ballu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dubessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Minguzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7379,51 +7379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source laser intense pour le refroidissement du 87Rb par doublement de fréquence d'un laser fibré télécom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Pottie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longchambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7968,51 +7968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bec.lpl.univ-paris13.fr/BEC/Team_Helene.htm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733609v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dubessy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0242948" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001394v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ballu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Yao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mirmand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Papoular" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/qv5s-71ll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534835v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Sharma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longchambon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.143401" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Glenn Jackson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Astrakharchik" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Olshanii" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysCore.7.3.062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568206v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Badr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.053312" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Naldesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanja Dunjko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.12.4.138" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238032v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mercado Gutierrez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac919f" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765118v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0123440" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181695v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu de Go&#235;r de Herve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avinash Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895522v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Polo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.3.013098" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169160v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.025301" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876159v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Ben Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Seaward" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangliang Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wiotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7213-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078189v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.195301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683635v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631211v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5025465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Merloti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/793/1/012023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M Garraway" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aamop.2017.03.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Burrows" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry M. Garraway" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.023429" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369631v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Br&#233;zillon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa5a6a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/49/17/172001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280816v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281626v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Feiguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2015.09.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071947v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/12/122001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhedong Zhang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Astrakharchik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aveline" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Choi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.063616" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987443v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vangeleyn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan S. Arnold" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/7/071001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Pottie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879881v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.88.061603" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691912v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Liennard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.011602" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647857v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013643" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563908v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemonde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pereira dos Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Josse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laburthe-Tolra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.04.013" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456214v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Kollengode Easwaran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lorent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/6/065302" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.095302" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2010/T140/014006" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01040-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271653v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morizot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazchyan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2008-00050-2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Garrido Alzar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/20/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101449v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliya Dimova" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stern" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fioretti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2007-00022-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068870v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Colombe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mercier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Henkel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/22/009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112515v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alzar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.053413" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015124v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.74.023617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007734v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.72.061601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001226v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2004-10095-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000333v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demascoth Kadio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4266/5/2/374" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076200v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takayanagi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsushi Akazaki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(00)01697-X" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPB9J3JB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Jin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(99)00044-2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52M04R7C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626010v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang H&#228;nsel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salomon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740843v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Townsend" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Edwards" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Cooper" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. P. Zetie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Foot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.52.1423" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-03830579v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morizot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009190v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419709v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/19/1/007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266377v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-6CS17WQN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004116013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZB96SD6N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05528326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;lvio Jacob Bereta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Madeira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica A. Caracanhas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569322v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sab" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Moreno-Armijos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Garc&#237;a-Orozco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delaporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Desbuquois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lapeyre de Bellair" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00355511v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>