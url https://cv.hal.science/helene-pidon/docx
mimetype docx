--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -181,295 +181,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A haplotype-resolved pangenome of the barley wild relative Hordeum bulbosum</w:t>
+                <w:t xml:space="preserve">The white lupin CCR1 receptor-like kinase controls systemic Autoregulation of Cluster Root and Nodule Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Wu Feng</w:t>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pidon</w:t>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Cuacos</w:t>
+                <w:t xml:space="preserve">Alexandra Boultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lux</w:t>
+                <w:t xml:space="preserve">Fanny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Himmelbach</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 645, pp.429-438. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (21), pp.e2418411122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09270-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2418411122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208271v2</w:t>
+                <w:t xml:space="preserve">hal-05081198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The white lupin CCR1 receptor-like kinase controls systemic Autoregulation of Cluster Root and Nodule Development</w:t>
+                <w:t xml:space="preserve">A haplotype-resolved pangenome of the barley wild relative Hordeum bulbosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marquès</w:t>
+                <w:t xml:space="preserve">Jia-Wu Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanchon Divol</w:t>
+                <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Boultif</w:t>
+                <w:t xml:space="preserve">Maria Cuacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Garcia</w:t>
+                <w:t xml:space="preserve">Thomas Lux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">Axel Himmelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (21), pp.e2418411122. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 645, pp.429-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2418411122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081198v1</w:t>
+                <w:t xml:space="preserve">hal-05208271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural variation in the pangenome of wild and domesticated barley</w:t>
               </w:r>
@@ -481,51 +481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murukarthick Jayakodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiongxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Timothy Rabanus-Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -583,295 +583,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution mapping of Ryd4Hb, a major resistance gene to Barley yellow dwarf virus from Hordeum bulbosum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Ruge-Wehling</w:t>
+                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten Will</w:t>
+                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antje Habekuß</w:t>
+                <w:t xml:space="preserve">Lucille Gorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neele Wendler</w:t>
+                <w:t xml:space="preserve">Véronique Chalvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-024-04542-y⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (3), pp.900-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582929v1</w:t>
+                <w:t xml:space="preserve">hal-03887013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid evolution of an RNA virus to escape recognition by a rice nucleotide-binding and leucine-rich repeat domain immune receptor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
+                <w:t xml:space="preserve">High-resolution mapping of Ryd4Hb, a major resistance gene to Barley yellow dwarf virus from Hordeum bulbosum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Pinel-Galzi</w:t>
+                <w:t xml:space="preserve">Brigitte Ruge-Wehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Gorgues</w:t>
+                <w:t xml:space="preserve">Torsten Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Chalvon</w:t>
+                <w:t xml:space="preserve">Antje Habekuß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Neele Wendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (3), pp.900-913. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137 (3), pp.60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-024-04542-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887013v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATP-Dependent Clp Protease Subunit C1, HvClpC1, Is a Strong Candidate Gene for Barley Variegation Mutant luteostrians as Revealed by Genetic Mapping and Genomic Re-sequencing</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingjiu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganggang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Melzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,103 +991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mapping of Rym14Hb, a wild relative resistance gene to barley yellow mosaic disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neele Wendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Habekuβ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Maasberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ruge-Wehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 134 (3), pp.823-833. </w:t>
@@ -1138,90 +1138,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution Mapping of a Hordeum bulbosum-Derived Powdery Mildew Resistance Locus in Barley Using Distinct Homologous Introgression Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parastoo Hoseinzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ruge-Wehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1268,51 +1268,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome Wide Association Study Pinpoints Key Agronomic QTLs in African Rice Oryza glaberrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Nhung Ta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,51 +1389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele mining unlocks the identification of RYMV resistance genes and alleles in African cultivated rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping of RYMV3: a new resistance gene to Rice yellow mottle virus from Oryza glaberrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1558,51 +1558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souley Issaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 130 (4), pp.807 - 818. </w:t>
@@ -1666,345 +1666,345 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive diversification through structural variation in barley</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoregulation of cluster root and nodule development by white lupin CCR1 receptor-like kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Pidon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Micha Bayer</w:t>
+                <w:t xml:space="preserve">Laurence Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanchon Divol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Boultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493576v1</w:t>
+                <w:t xml:space="preserve">hal-04639520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoregulation of cluster root and nodule development by white lupin CCR1 receptor-like kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive diversification through structural variation in barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murukarthick Jayakodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiongxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Pidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Soriano</w:t>
+                <w:t xml:space="preserve">M. Timothy Rabanus-Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micha Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639520v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution mapping of Ryd4Hb, a major resistance gene to Barley yellow dwarf virus from Hordeum bulbosum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Ruge-Wehling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Will</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antje Habekuß</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neele Wendler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2058,90 +2058,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the genetic basis of cluster roots development in lupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2183,90 +2183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the genetic basis of cluster roots development in lupins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Hufnagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marquès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2353,77 +2353,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of hormone peptides in the systemic regulation of white lupin cluster roots development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannelle Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléa Maurines Carboneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2465,90 +2465,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White lupin LaCCR1 controls a systemic signaling pathway involved in root and nodule development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanchon Divol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clea Maurines Carboneill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2622,51 +2622,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and exploiting the barley genome: techniques for mapping genes and relating them to desirable traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Stein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2745,51 +2745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des bases génétiques de la résistance au virus de la panachure jaune du riz (RYMV) dans l'espèce de riz africain Oryza glaberrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amélioration des plantes. Université Montpellier, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016MONTT163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2906,51 +2906,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A61A5D69"/>
+    <w:nsid w:val="B7970AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3137,51 +3137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-pidon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9802-1787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-3199-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208271v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wu Feng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuacos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Himmelbach" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09270-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boultif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418411122" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongxian Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08187-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruge-Wehling" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Will" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Habeku&#223;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Wendler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04542-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R. Prina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.664085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Habeku&#946;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maasberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03733-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Hoseinzadeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweizer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pidon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marques" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Maurines Carboneill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Maurines Carboneill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2019.0060.05" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01686769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-pidon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9802-1787" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-3199-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081198v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marqu&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchon Divol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Boultif" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Garcia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2418411122" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208271v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Wu Feng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pidon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuacos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Himmelbach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09270-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murukarthick Jayakodi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongxian Lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha Bayer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-08187-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Pinel-Galzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gorgues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chalvon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18532" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ruge-Wehling" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Will" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Habeku&#223;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neele Wendler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04542-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081485v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjiu Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganggang Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Melzer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto R. Prina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.664085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Habeku&#946;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Maasberg" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03733-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081470v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastoo Hoseinzadeh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schweizer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Stein" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00225" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Nhung Ta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Tranchant-Dubreuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Thuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12284-020-00424-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ch&#233;ron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02433-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souley Issaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-2853-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639520v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Pidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Timothy Rabanus-Wallace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213379v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362303v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Hufnagel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Izquierdo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Armengaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Maurines Carboneill" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04361219v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Maurines Carboneill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2019.0060.05" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01686769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT163" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>