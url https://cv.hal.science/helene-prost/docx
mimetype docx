--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -663,437 +663,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonella Zane</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/partnership.v17i1.6796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261512v1</w:t>
+                <w:t xml:space="preserve">hal-03747811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Duquenne</w:t>
+                <w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partnership</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.155-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03747811v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t>
+                <w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.155-157</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04261496v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t>
+                <w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Barrié</w:t>
+                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.171-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915810v1</w:t>
+                <w:t xml:space="preserve">hal-04261512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How scientific papers mention grey literature: a scientometric study based on Scopus data</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic J. Farace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birger Hjorland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1395,90 +1395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Bioeconomy. A Bibliometric Study on the Accessibility of Articles in the Field of Bioeconomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 8 (4), pp.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic J. Farace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (8), pp.622-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,502 +1623,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (1), pp.71-98</w:t>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02878141v1</w:t>
+                <w:t xml:space="preserve">hal-03902746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
+                <w:t xml:space="preserve">A to Z, An Open Science Alphabet for Academic Librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t>
+              <w:t xml:space="preserve">ITlib</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902746v1</w:t>
+                <w:t xml:space="preserve">hal-02448603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A to Z, An Open Science Alphabet for Academic Librarians</w:t>
+                <w:t xml:space="preserve">PhD training on Open Science in French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITlib</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4, pp.61-66</w:t>
+              <w:t xml:space="preserve">Cadernos BAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (1), pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448603v1</w:t>
+                <w:t xml:space="preserve">hal-03296176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD training on Open Science in French universities</w:t>
+                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadernos BAD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296176v1</w:t>
+                <w:t xml:space="preserve">hal-02000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.71-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000938v1</w:t>
+                <w:t xml:space="preserve">hal-02878141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from &amp;quot;Grey communities: An empirical study on databases and repositories</w:t>
               </w:r>
@@ -3300,222 +3300,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01077239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Erik Frantsvåg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (3), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908562v1</w:t>
+                <w:t xml:space="preserve">hal-00908592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Erik Frantsvåg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 49 (3), pp.62-70. </w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.167-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908592v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Libre Accès en 2010 - Nice, Metz, Paris et ailleurs</w:t>
               </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic J. Farace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISKO France, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5600,51 +5600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,454 +6311,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissertations and Data</w:t>
+                <w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285304v1</w:t>
+                <w:t xml:space="preserve">hal-01248979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t>
+                <w:t xml:space="preserve">Dissertations and Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Južnič Primož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Češarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248979v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted vs open access for electronic theses and dissertations - a challenge for public science</w:t>
+                <w:t xml:space="preserve">Back to Grey : Disclosure and Concealment of Electronic Theses and Dissertations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD2014 17th International Symposium on Electronic Theses and Dissertations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NDLTD; University of Leicester, Jul 2014, Leicester, United Kingdom</w:t>
+              <w:t xml:space="preserve">The Fifteenth International Conference on Grey Literature : "The Grey Audit : A Field Assessment in Grey Literature", Bratislava, 2-3 December 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bratislava, Slovakia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588042v1</w:t>
+                <w:t xml:space="preserve">sic_00944662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to Grey : Disclosure and Concealment of Electronic Theses and Dissertations</w:t>
+                <w:t xml:space="preserve">Restricted vs open access for electronic theses and dissertations - a challenge for public science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hilf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Severiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifteenth International Conference on Grey Literature : "The Grey Audit : A Field Assessment in Grey Literature", Bratislava, 2-3 December 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bratislava, Slovakia. 13 p</w:t>
+              <w:t xml:space="preserve">ETD2014 17th International Symposium on Electronic Theses and Dissertations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NDLTD; University of Leicester, Jul 2014, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00944662v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
@@ -7169,51 +7169,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioeconomy and Grey Literature - Empirical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8285,51 +8285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11517793"/>
+    <w:nsid w:val="44DA0138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8516,51 +8516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-prost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7982-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01431253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-prost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7982-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01431253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>