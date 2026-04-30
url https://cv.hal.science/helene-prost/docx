--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -187,321 +187,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of French PhD Theses on Sustainable Development</w:t>
+                <w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597021v1</w:t>
+                <w:t xml:space="preserve">hal-04450898v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation de HAL. Finalités, outils et process</w:t>
+                <w:t xml:space="preserve">A Review of French PhD Theses on Sustainable Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.111-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/jdmdh.13051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04450898v3</w:t>
+                <w:t xml:space="preserve">hal-04597021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transformation of the Green Road to Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (2), pp.29. </w:t>
@@ -539,103 +539,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de HAL par les laboratoires de recherche : une étude quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thiault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balisages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -663,480 +663,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Duquenne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
+                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Partnership</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.171-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747811v1</w:t>
+                <w:t xml:space="preserve">hal-04261512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioéconomie en France. Une étude scientométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prost</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/partnership.v17i1.6796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04261496v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from &amp;quot;An empirical study on databases and repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Barrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03915810v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Pas si simple que ça… » : Une enquête sur l’usage de HAL par les unités de recherche des universités IdEx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Zane</w:t>
+                <w:t xml:space="preserve">Julie Barrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (3), pp.171-173</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), p. 150-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261512v1</w:t>
+                <w:t xml:space="preserve">hal-03915810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How scientific papers mention grey literature: a scientometric study based on Scopus data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collection and Curation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (3), pp.77-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1170,90 +1170,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Farace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birger Hjorland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,308 +1294,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open Bioeconomy. A Bibliometric Study on the Accessibility of Articles in the Field of Bioeconomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Prost</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 8 (4), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/publications8040055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994278v1</w:t>
+                <w:t xml:space="preserve">hal-02994276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Bioeconomy. A Bibliometric Study on the Accessibility of Articles in the Field of Bioeconomy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dumeignil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994276v1</w:t>
+                <w:t xml:space="preserve">hal-02994278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Farace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (8), pp.622-638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1623,169 +1623,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
+                <w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.71-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03902746v1</w:t>
+                <w:t xml:space="preserve">hal-02878141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A to Z, An Open Science Alphabet for Academic Librarians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITlib</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1810,77 +1793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD training on Open Science in French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1912,256 +1895,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data from: &amp;quot;Data Papers as a New Form of Knowledge Organization in the Field of Research Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amel Fraisse</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.170-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000938v1</w:t>
+                <w:t xml:space="preserve">hal-03902746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de données en sciences de l’information et de la communication (SIC). Une étude empirique</w:t>
+                <w:t xml:space="preserve">Plus ou moins open : Les revues de rang A en Sciences de l’information et de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dossier : Information scientifique et diffusion des savoirs : entre fragmentations et intermédiaires, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02878141v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from &amp;quot;Grey communities: An empirical study on databases and repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Grey Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (1), pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2229,51 +2229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 106 (1), pp.263-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,64 +2307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research data management in social sciences and humanities : A survey at the University of Lille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libreas : Library Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.98-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2415,64 +2415,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chédot-Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (4), pp.16-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2506,77 +2506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidden Treasures: Opening Data in PhD Dissertations in Social Sciences and Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Librarianship and Scholarly Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.eP1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,64 +2610,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of openness: Grey literature in institutional repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grey Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2692,64 +2692,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French-German Survey of Electronic Theses and Dissertations: Access and Restrictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,269 +2820,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degrees of Openness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grey Communities: A scientometric approach to grey literature, in and outside of GreyNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Lib Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Grey Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.38-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_01077190v1</w:t>
+                <w:t xml:space="preserve">hal-01226212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Communities: A scientometric approach to grey literature, in and outside of GreyNet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degrees of Openness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Grey Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">D-Lib Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (7/8), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1045/july2014-prost⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226212v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01077190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access to research data in electronic theses and dissertations: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3133,64 +3133,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives institutionnelles. Observations sur un nouveau mode d'information scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Information and Library Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (2), pp.122-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,64 +3224,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degrees of Secrecy in an Open Environment : The Case of Electronic Theses and Dissertations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2(12)), pp.66-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3300,265 +3300,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01077239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t>
+                <w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Erik Frantsvåg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.167-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908592v1</w:t>
+                <w:t xml:space="preserve">hal-00908562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience et économie d'échelle. Une étude sur l'édition de revues en libre accès</w:t>
+                <w:t xml:space="preserve">Les périodiques francophones dans le domaine information, communication et documentation : une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Erik Frantsvåg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.167-185. </w:t>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (3), pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/edc.3420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/docsi.493.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908562v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Libre Accès en 2010 - Nice, Metz, Paris et ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (2), pp.85-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3583,64 +3583,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">11th International Conference on Grey Literature 2009 : The Grey Mosaic - Piecing it all together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3678,64 +3678,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Document supply of grey literature and open access : an update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlending and Document Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (4), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3769,64 +3769,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le JCR facteur d'impact (IF) et le SCImago Journal Rank Indicator (SJR) des revues françaises : une étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (4), pp.287-305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3899,64 +3899,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlending and Document Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (1), pp.7-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4029,64 +4029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlending and Document Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (3), pp.138-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4159,64 +4159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 62 (4), pp.347-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4289,64 +4289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interlending and Document Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (4), pp.177-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4412,90 +4412,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Open Repositories to CRIS - A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otmane Azeroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4546,103 +4546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e conférence Document numérique et Société « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Liège, Jun 2022, Liège, Belgique. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4667,103 +4667,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revues SIC face à l'enjeu de la transparence et de l'ouverture. Une étude empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Conférence Document numérique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Liège, Belgique. pp.231-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,64 +4788,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Science as an Opportunity for Academic Grey Literature – A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL24 International Conference on Grey Literature, 5 December 2022, National Library of Medecine, Bethesda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bethesda (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4870,77 +4870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4978,90 +4978,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey Literature in Open Repositories: New Insights and New Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL23 International Conference on Grey Literature, 6-7 December 2021, Amsterdam (The Netherlands)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5086,64 +5086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scope of open science monitoring and grey literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Conference on Grey Literature and Repositories, National Library of Technology (NTK), 17 October 2019, Prague, Czech Republic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,286 +5162,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic J. Farace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Kergosien</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Zane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISKO France, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300022v1</w:t>
+                <w:t xml:space="preserve">halshs-02284548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data papers as a new form of knowledge organization in the field of research data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhD Training on Open Science in French Universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonella Zane</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISKO France, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ETD2019, Porto, 6-8 Novembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284548v1</w:t>
+                <w:t xml:space="preserve">hal-02300022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Going Green. Publishing Academic Grey Literature in Laboratory Collections on HAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hadji Ibrahima Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5479,77 +5479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about ODTs? Are they grey?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Snjezana Cirkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In 11th Conference on Grey Literature and Repositories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Library of Technology (NTK), Oct 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5574,77 +5574,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les publications d’un laboratoire universitaire dans l’environnement de la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5695,64 +5695,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDT programs after two decades: exploring impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behrooz Rasuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETD 2018. Beyond Boundaries of Rims and Oceans: Globalizing Knowledge with ETDs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NDLTD, Sep 2018, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5777,64 +5777,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D4Humanities. Deposit of Dissertation Data in Social Sciences and Humanities – A Project in Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL19. Nineteenth International on Grey Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Research Council of Italy CNR, Oct 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5859,64 +5859,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'influence scientifique en termes d'impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral GERiiCO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GERiiCO, Feb 2017, Villeneuve d'Ascq Cedex, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5941,77 +5941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour commencer, pourriez-vous définir 'données de la recherche' ? » Une tentative de réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier VADOR : Valorisation et Analyse des Données de la Recherche; INFORSID 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6036,64 +6036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Development in the Field of Research Data and Dissertations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6131,64 +6131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Data in Current Research Information Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Rebouillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6235,64 +6235,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altmetrics and Grey Literature: Perspectives and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL18 International Conference on Grey Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6311,290 +6311,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissertations and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Južnič Primož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Češarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248979v1</w:t>
+                <w:t xml:space="preserve">hal-01285304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissertations and Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making data in PhD dissertations reusable for research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Malleret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GL17 International Conference on Grey Literature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">8th Conference on Grey Literature and Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Library of Technology, Czech Republic, Oct 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285304v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to Grey : Disclosure and Concealment of Electronic Theses and Dissertations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Fifteenth International Conference on Grey Literature : "The Grey Audit : A Field Assessment in Grey Literature", Bratislava, 2-3 December 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Bratislava, Slovakia. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6619,64 +6619,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted vs open access for electronic theses and dissertations - a challenge for public science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,103 +6744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrir les données de la recherche pour la veille scientifique. Le cas des thèses électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Prost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 7e colloque de Veille Stratégique Scientifique et Technologique (VSST 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6865,77 +6865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Is Not Enough : Grey Literature in Institutional Repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL 13 : Thirteenth International Conference on Grey Literature : The Grey Circuit. From Social Networking to Wealth Creation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6960,77 +6960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage assessment of an institutional repository: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Grey Literature: Transparency in Grey Literature. Grey Tech Approaches to High Tech Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7055,64 +7055,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage of grey literature in open archives: state of the art and empirical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GL11 Eleventh International Conference on Grey Literature: The Grey Mosaic - Piecing It All Together</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7169,77 +7169,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioeconomy and Grey Literature - Empirical Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Duquenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Grey Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Online, Netherlands. 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7273,51 +7273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Electronic Theses and Dissertations in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Buirette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7413,64 +7413,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Contribution of the Global South to Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrich Herb; Joachim Schöpfel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Divide. Critical Studies on Open Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -7544,103 +7544,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation de HAL. Pratiques, avis et alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kergosien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thiault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7658,64 +7658,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les statistiques d'utilisation d'archives ouvertes - État de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7733,64 +7733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès libre en mouvement Journées d'étude sur les archives ouvertes du consortium COUPERIN, 2-3 avril 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7840,64 +7840,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données de la recherche en SHS. Une enquête à l’Université de Lille 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Schöpfel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Lille 3. 2015, 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7919,64 +7919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Dissertations: Access and Restrictions (EDAR) Survey 2014 Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Piotrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8037,64 +8037,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 1e partie : Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8116,64 +8116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et Usage des Archives Ouvertes en France. 2e partie : Usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Schöpfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lille 3. 2010, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8285,51 +8285,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44DA0138"/>
+    <w:nsid w:val="D657572F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8516,51 +8516,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-prost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7982-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01431253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-prost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7982-2765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450898v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Sch&#246;pfel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Prost" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacquemin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kergosien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thiault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13051" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04597021v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications11020029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04233932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.1166" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Zane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03747811v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Duquenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumeignil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/partnership.v17i1.6796" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04261496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915810v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barri&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320699v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CC-12-2019-0044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03500944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic J. Farace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birger Hjorland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2021-4-307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/publications8040055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02994295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0943-7444-2019-8-622" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902746v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02000938v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.4706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03902722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-015-1779-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01395816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01586542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Barron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ch&#233;dot-Leduc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.164.0016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01281309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Malleret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7710/2162-3309.1230" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01290339v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01398949v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Piotrowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Hilf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Severiens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/march2015-schopfel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01226212v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1045/july2014-prost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/LHT-06-2014-0058" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01073736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ils.2013.0008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01077239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908562v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.3420" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908592v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.493.0062" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00744839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00601556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Stock" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00460086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610911006274" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00567847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2009.07.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00379194v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710728131" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00380730v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610710780809" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie:2007059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00175380v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/02641610610714768" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959406v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otmane Azeroual" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.11.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04240300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04275434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03400269v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03604697v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300020v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284548v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300017v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916964v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snjezana Cirkovic" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Rasuli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598935v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01530937v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01598947v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01331537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rebouillat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.03.030" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01405443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01285304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju&#382;ni&#269; Primo&#382;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana &#268;e&#353;arek" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01248979v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00944662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01588042v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hilf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01070495v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00908862v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Bescond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01289019v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5446/59860" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01431253v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Buirette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Berbache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Halipr&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04683750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://litwinbooks.com/books/open-divide/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523829v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00480538v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01198379v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01045115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00497389v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00527043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>