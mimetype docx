--- v0 (2026-03-05)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse en anthropologie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021- 26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités et migrations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, consciences identitaires, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ré-articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Collaborations académiques entre l'Afrique et l'Europe (Sénégal, Madagascar, Bénin, France, Allemagne)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies, Africa Spectrum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Musée des civilisations noires, appui scientifique aux expositions, conférences, collaborations, publications nationales et internationales, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Case Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De l'autre côté du regard, Dakar, Musée des civilisations noires, 3, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences related to Africa: sharing an underrepresented position in Senegal and in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, site de Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes académiques et collaborations Afrique-Europe (Sénégal, Madagascar, Bénin, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses issues des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies, Africa Spectrum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d’organisation du 70ème anniversaire du Congrès international des écrivains et artistes noirs, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisations noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Département recherche (publication de catalogues d’exposition et actes de colloques ; évaluation de demandes de stage, résidence culturelle, collaboration muséale ; organisation de conférences), Musée des civilisations noires, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Case Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De l'autre côté du regard, Dakar, Musée des civilisations noires, 3, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15onq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'être, Femme noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue d'exposition, Dakar, Musée des civilisations noires. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences of Africa: sharing the position of underrepresented in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D879AEF"/>
+    <w:nsid w:val="9D4622B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="ACF57363"/>
+    <w:nsid w:val="412C9938"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7956BFEB"/>
+    <w:nsid w:val="319CD63E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D15307C3"/>
+    <w:nsid w:val="4B581D1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34C52FA5"/>
+    <w:nsid w:val="F8950317"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AE35245F"/>
+    <w:nsid w:val="05DE1CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="AE05FD91"/>
+    <w:nsid w:val="28B7C904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9F652FFF"/>
+    <w:nsid w:val="C5AD9FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="942966F3"/>
+    <w:nsid w:val="4898370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="7AD022B9"/>
+    <w:nsid w:val="33C1D059"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="C2A22F96"/>
+    <w:nsid w:val="DF5EB3EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15onq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Diakhat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>