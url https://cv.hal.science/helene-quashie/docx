--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, site de Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes académiques et collaborations Afrique-Europe (Sénégal, Madagascar, Bénin, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses issues des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies, Africa Spectrum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d’organisation du 70ème anniversaire du Congrès international des écrivains et artistes noirs, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisations noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Département recherche (publication de catalogues d’exposition et actes de colloques ; évaluation de demandes de stage, résidence culturelle, collaboration muséale ; organisation de conférences), Musée des civilisations noires, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Case Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, De l'autre côté du regard, Dakar, Musée des civilisations noires, 3, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15onq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'être, Femme noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue d'exposition, Dakar, Musée des civilisations noires. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences of Africa: sharing the position of underrepresented in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargée de recherche en anthropologie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, site de Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes académiques et collaborations Afrique-Europe (Sénégal, Madagascar, Bénin, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses issues des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d’organisation du 70ème anniversaire du Congrès international des écrivains et artistes noirs, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisations noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appui scientifique à la publication d'ouvrages ; diffusion et valorisation des activités culturelles ; évaluation de demandes de stage, résidence culturelle, collaboration muséale ; organisation de conférences internationales, Musée des civilisations noires, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15onq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'être, Femme noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue d'exposition, Dakar, Musée des civilisations noires. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences of Africa: sharing the position of underrepresented in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D4622B4"/>
+    <w:nsid w:val="4E3A86A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="412C9938"/>
+    <w:nsid w:val="D476EAFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="319CD63E"/>
+    <w:nsid w:val="7182E600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4B581D1C"/>
+    <w:nsid w:val="9DAD26F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="F8950317"/>
+    <w:nsid w:val="BFA2ABE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05DE1CF7"/>
+    <w:nsid w:val="61A014E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="28B7C904"/>
+    <w:nsid w:val="5D7EC041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="C5AD9FE2"/>
+    <w:nsid w:val="B72C8635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4898370B"/>
+    <w:nsid w:val="60274992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="33C1D059"/>
+    <w:nsid w:val="733CD189"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DF5EB3EB"/>
+    <w:nsid w:val="2B791609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15onq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571375v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Diakhat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15onq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Diakhat&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>