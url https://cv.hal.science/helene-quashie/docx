--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargée de recherche en anthropologie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, site de Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes académiques et collaborations Afrique-Europe (Sénégal, Madagascar, Bénin, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses issues des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d’organisation du 70ème anniversaire du Congrès international des écrivains et artistes noirs, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisations noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Appui scientifique à la publication d'ouvrages ; diffusion et valorisation des activités culturelles ; évaluation de demandes de stage, résidence culturelle, collaboration muséale ; organisation de conférences internationales, Musée des civilisations noires, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15onq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'être, Femme noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catalogue d'exposition, Dakar, Musée des civilisations noires. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences of Africa: sharing the position of underrepresented in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:87.5px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hélène Quashie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RKnfuJQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours et affiliations professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chargée de recherche contractuelle, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisation noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (MCN), Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse affiliée à l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut des Mondes Africains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (IMAF), site Campus Condorcet, site de Paris-Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 - ...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse associée au Laboratoire de Recherche sur les Transformations Economiques et Sociales (LARTES), IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh Anta Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Qualifiée aux fonctions de Maître.sse de conférences en sociologie et anthropologie (CNU).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">          : Docteure en anthropologie sociale, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de recherche Paris Sciences & Lettres (PSL) - Ecole des Hautes Etudes en Sciences Sociales (EHESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau européen </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMISCOE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (International migration research network).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ASAA).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fellow de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ICM).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau du Groupement d’intérêt scientifique (GIS) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines et thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Racialisation et pouvoirs en contexte transnational (Afrique & diasporas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circulations du Nord global vers l'Afrique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, héritages, appartenances</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas noires, élites et conditions minoritaires</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production des savoirs, langues, positionnalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Situations postcoloniales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulations classe-race / genre, âge, ethnicité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Axes d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Migrations occidentales : études, travail, loisirs, retraite (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Patrimoines, politiques, savoirs, restitutions (Sénégal, Madagascar)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mobilités européennes et tourisme (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Circulations des diasporas qualifiées d'Europe et d'Amérique du Nord (Sénégal, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Minorités noires dans les études et professions d'élites (Sénégal, France, Canada)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systèmes académiques et collaborations Afrique-Europe (Sénégal, Madagascar, Bénin, France)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Intimités interraciales (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Ecoles françaises et américaines dans les formations d'élites en Afrique (Sénégal)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Santé publique, formation, savoirs, recherche clinique (Sénégal, Madagascar, Bénin, Canada)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets avec subventions ou bourses de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Places des chercheuses issues des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités dans la production des savoirs - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">LARTES-IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : L'enseignement privé français et américain au Sénégal : carrefours migratoires, reproduction sociale et différenciations raciales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : La présence européenne et nord-américaine dans l'économie de loisir et ses réappropriations locales au Sénégal - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrants du &amp;quot;Nord&amp;quot; au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation Heinrich Böll</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations d'élites et &amp;quot;retour&amp;quot; des diasporas africaines d'Europe et d'Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions. - Chaire Diasporas Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Po Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participation à des projets internationaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ReTours Géopolitiques, économies et imaginaires de la restitution (Bénin, Cameroun, Mali, Sénégal), coordonné par S. Cousin (Université Paris Nanterre), A. Doquet (IRD) et A. Galitzine-Loumpet (Université Paris Cité), financé par l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Perceptions des minorités sous-représentées en éducation médicale : une étude nationale sur les expériences des étudiants noirs en médecine au Canada, coordonné par G. Bekolo et S. Fotsing, Faculté de Médicine, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Transformations et réinventions des héritages, Programme de recherche-création Houdoud, financé par l'AUF, coordonné par O. Fertat (Université Bordeaux-Montaigne) et D. Ksikès (HEM Rabat), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Le choix de la langue d'écriture en sciences sociales dans les collaborations des chercheur.es africain.es de l'espace francophone, coordonné par A. Gueye, Faculté des Sciences Sociales, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Ottawa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Migrations and International Law in Africa, the Middle East and Turkey, coordinated by T. Spijkerboer (Vrije Universiteit Amsterdam), funded by </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heinrich Böll Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.With M. Agne (Univ. Ch.A. Diop), A.Kh. Diop (Univ. Ch.H. Kane), N.D. Ndiaye (UQAM), A. Seck (Univ. G. Berger) for the Senegal pilot program</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Volet Ethnicité - Sensibilité différentielle au paludisme de populations sympatriques de l'Atacora (Bénin) : recherche de facteurs humains et parasitaires, coordonné par A. Sabbagh (UMR MERIT), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Patrimonialisation des savoirs et pratiques des accoucheuses traditionnelles à Madagascar, coordonné par D. Pourette, (UMR CEPED), financé par le PPR Patrimoines, Ressources, Gouvernance en Afrique australe, orientale et dans l'Océan indien, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Catholique de Madagascar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Dynamiques touristiques en Afrique de l'Ouest,  financé par le Partenariat régional pour la conservation de la zone côtière et marine Afrique de l'Ouest, coordonné par N. Bestard (C3ED), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Versailles St Quentin-en-Yvelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, et B. Sene Diouf, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université  Ch. Anta Diop</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités éditoriales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Diaspora. A Journal of Transnational Africa in a Global World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Brill</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluatrice externe d'articles de revue (peer-review) : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emulations. Revue de sciences sociales, Journal des Africanistes, Bulletin B de l'Institut Fondamental d'Afrique Noire, Recherches féministes, Anthropologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire culturelle XVIIIè-XXIè siècles, Migrations Société, Cahiers du GIS Moyen-Orient et mondes musulmans, Santé publique, Cahiers d'études africaines, Appartenances & altérités, African Diaspora, Revue francophone de recherche sur le transfert et l’utilisation des connaissances, Revue européenne des migrations internationales, Journal of Ethnic and Migration Studies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation scientifique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d’organisation du 70ème anniversaire du Premier congrès des écrivains et artistes noirs, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée des civilisations noires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, colloque &amp;quot;Repenser les transformations sociales en Afrique : états des lieux, dynamiques et innovations&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique de l’Université d’été SIRA Parcours, savoirs, espaces et mémoires décoloniaux, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice du séminaire &amp;quot;Migrations internationales privilégiées&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-coordination avec T. Last du panel &amp;quot;Experiencing and challenging privilege when moving (back) to Africa&amp;quot;, 7èmes REAF, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Toulouse J. Jaurès</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : avec C. Leduc-Gueye, A. Seck, M.Seck, atelier &amp;quot;Restitutions et problématiques des retours : de quoi polémique-t-on?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAN Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">-Musée historique, Gorée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-discutante avec M. A. Ly, M. Gueye, A. Seck, de l'ouvrage de C. Canut </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Provincialiser la langue. Langage et colonialisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAN, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Ch. A.Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Discutante du séminaire international &amp;quot;Conceptualizing and Understanding the Roles of African Diaspora(s) in Europe and in Africa&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Bucharest</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité scientifique et discutante, colloque &amp;quot;Des migrations internationales privilégiées?&amp;quot;, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Convergences Migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3ème Biennale d'ethnographie, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Paris</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Organisatrice de la table-ronde &amp;quot;Place et représentations de l'Afrique dans les pratiques académiques&amp;quot;, 3èmes JCEA, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité d'organisation, 3èmes Rencontres de Jeunes Chercheur.e.s en Etudes Africaines, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Paris Cité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, formation, évaluation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-organisatrice des séminaires doctoraux du LARTES-IFAN pour masterants et doctorants, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Cheikh A. Diop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Examinatrice externe membre du jury de thèse de K. Rosianu : « Résister à mains nues dans les interstices de la domination. Une étude des migrations sportives intra-africaines des combattants professionnels de mixed martial arts en Afrique du Sud » (dir. N. Bancel), </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université de Lausanne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Interventions dans des séminaires (master & doctorat) : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS, Université Paris Cité, Université Paris 1 Panthéon Sorbonne, INALCO, Université Laval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (15h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable académique, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (93h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sociology instructor (research methods & postcoloniality), accompagnement à l'écriture de projets de recherche et de stage, Study abroad program, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dakar (30h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Membre du comité de thèse de M. El Chab (dir. M. Peraldi), L’économie de bazar en Afrique de l’Ouest : les entrepreneurs libanais à Abidjan, Dakar et Ouagadougou, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EHESS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Co-encadrante d'un master 2 en anthropologie de la santé, </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Abomey-Calavi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cotonou (18h)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Enseignante en français langue étrangère (publics italiens, russophones, anglophones, hispanophones) en ligne (901h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches participatives (dialogue science-société)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : coordination d'ouvrages ; appui scientifique à la diffusion et valorisation des activités culturelles ; évaluation de demandes de stage, résidence culturelle, collaboration muséale ; co-organisation de conférences internationales, Musée des civilisations noires, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Houdoud, co-organisatrice avec A. Cohen de la résidence en recherche-création &amp;quot;Savoirs en dialogue au prisme des oralités&amp;quot;, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Finaliste Junior Associate Expert, Office of Africa Regional Vice-President, African Diaspora Program, World Bank, Washington DC</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Prise en charge de la douleur infantile en milieu hospitalier, Douleurs sans frontière, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude des rapports sociaux de genre dans l'espace domestique et familial, ENDA Océan indien, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Programme Lutte contre l'exploitation sexuelle des mineures, Groupe développement Madagascar, Antananarivo</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude exploratoire pour la valorisation des savoirs endogènes dans la gestion des ressources halieutiques, IRD, Dakar</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Etude du recours à la médecine nucléaire pour le dépistage et le suivi de maladies chroniques non transmissibles (grossesses môlaires, maladies endocriniennes, cancers du col de l'utérus et de la prostate) , SCMN, Hôpital A. Le Dantec, Université Cheikh A. Diop, Dakar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues de travail</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Français, Wolof, Anglais : compétences professionnelles avancées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="11"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Allemand, Arabe, Malgache : notions élémentaires</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et race en Afrique : de l’extraversion à une conscience plurielle de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Case Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Circulations (post)coloniales, pouvoir de classe et dynamiques raciales en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Mondes indiens, arabes et occidentaux en Afrique (post)coloniale, 95 (2), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15onq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les trajectoires diasporiques vers les pays du Sud disent des conditions minoritaires racisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.17-27, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837728v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la minorisation raciale en France à la blanchité sociale au Sénégal. Paradoxes postcoloniaux de l’articulation classe-race dans les circulations privilégiées de la diaspora noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Elites minorisées, 105 (4), pp.107-130, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux historiques et sociaux des (ré)installations de la diaspora noire en Afrique. Entretien avec Abdoulaye Gueye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Migrations diasporiques vers les Suds, 198 (4), pp.99-121, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837646v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitutions et positionnalités. Des voix plurielles et des silences résistants dans les (re)définitions des héritages postcoloniaux (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Retours de restitutions, 3-4 (251-252), pp.711-745, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Post et dé-colonialité dans les champs du droit international et des migrations liées à l’Afrique : comment produire d’autres connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.4-12, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does restitution mean in Francophone postcolony ? Reflections from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahazi Journal. Culture, arts, performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Reclaiming Our Cultural Heritage, 10 (1), pp.79-90, Nairobi Twaweza Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e résident.e privilégié.e au Sénégal. Migrations depuis l'Occident, ascensions sociales et subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique, 26 (2), pp.104-148, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand enquêter rime avec racialité. Revisiter les migrations du “Nord” vers le “Sud” et la production des catégories arabe, noire et blanche à travers la réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Couleur, ethnicisation et racialisation des chercheur·es dans l’enquête en sciences sociales, 19 (En ligne), Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expatriation de la recherche française en Afrique subsaharienne : distinctions raciales et épistémologies scientifiques (Sénégal, Madagascar, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Relations France-Afrique dans les mondes académiques, VIII-n°2, pp.208-229, CNRS Editions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la vitrine académique. Enjeux de la place et de la mobilité des chercheurs africains pour des colloques en études africaines organisés en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Circulation des enseignants et chercheurs africains, 12 (4), 645-680, Société d'anthropologie des connaissances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « origines » présumées du chercheur. Ethnicisation et racialisation de la relation d’enquête dans des contextes migratoires vers le « Sud » (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (2-3), pp.229-254, Université de Poitiers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire une « cité métisse ». Migrations européennes, économie touristique et impasses de la valorisation culturelle du patrimoine saint-louisien (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.43-76, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand tourisme et migrations revisitent le passé colonial. Enjeux politiques, économiques et identitaires croisés des patrimoines de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Association internationale des sociologues de langue française (AISLF)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pluralité des trajectoires transnationales, multiplicité des terrains d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Entre migrations et mobilités : itinéraires contemporains, 17, pp.7-16, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants européens du littoral sénégalais (Petite Côte, Saloum) : ouverture de l’économie touristique et entre-soi identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, De L’Europe vers les Suds : nouvelles itinérances ou migrations à rebours ?, 77, pp.125-141, Presses de Sciences Po</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débuter sa carrière professionnelle en Afrique. L’idéal d’insertion sociale des volontaires français à Dakar et Antananarivo (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mobilités et migrations européennes en (post) colonies, 221-222, pp.53-80, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « blanchité » au miroir de l'africanité. Migrations et constructions sociales urbaines d'une assignation identitaire peu explorée (Dakar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220, pp.761-786, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tradithérapie, Biomédecine et Santé Maternelle à Madagascar : Paradoxes et pouvoirs autour des savoirs et pratiques des reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional therapeutics, biomedicine and maternal health in Madagascar: paradoxes and power issues around the knowledge and practices of reninjaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolorès Pourette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rakotomalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Andriamaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health, Culture and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cohabitation of traditional and modern medicine in Madagascar: anthropological analyses, 7 (1), pp.1-15, University of Pittsburgh</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'île de Gorée, patrimoine mondial de l'UNESCO : les contradictions mémorielles d'un site classé et habité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africa e Mediterraneo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Africa : tourismo e patrimonio, 65-66, pp.61-68, Lai-Momo Cooperative Society of Bologna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quête muséographique de l’Autre. Les enjeux symboliques de pratiques touristiques à vocation « culturelle » au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Une géographie politique et culturelle du tourisme, briefings (En ligne), UrbanHub</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désillusions et stigmates de l’exotisme. Quotidiens d’immersion culturelle et touristique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Tourismes. La quête de soi par la pratique des autres, 49 (193-194), pp.525-549, Editions de l'EHESS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes indiens, arabes et occidentaux en Afrique (post)coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Africanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95 (2), 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations diasporiques vers les Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 198 (4), 2024, CIEMI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations et droit international : réflexions post/dé-coloniales depuis l’Afrique. Exemples du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue africaine de sociologie = African Sociological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26 (2), 2022, CODESRIA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleur, ethnicisation et racialisation des chercheur·e·s dans l’enquête en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'URMIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2020, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre migrations et mobilités : itinéraires contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Peretti Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, 2016, Presses Universitaires de Louvain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'être, Femme noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Diakhaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dakar, Musée des civilisations noires. A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05571375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et représentations de l’Afrique dans les pratiques académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchités en tension. Une étude des dynamiques et frontières sociales dans les conjugalités interraciales des classes moyennes et supérieures dakaroises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARTES-IFAN, Université Cheikh Anta Diop. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plafond de verre et charge raciale dans les professions d’élites. Expériences, réflexions et stratégies des étudiant.es minoritaires noir.es dans les facultés de médecine au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de médecine, Université d'Ottawa. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrants du “Nord” au Sénégal : séjour, travail, loisir et mobilité face aux normes juridiques nationales et internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MILAMET Research Network / Heinrich Böll Stiftung. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Chaire Diasporas africaines, Sciences Po Bordeaux, Université Bordeaux-Montaigne. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux sociaux et épistémologiques de l’ethnicité dans la recherche médicale sur le paludisme (département de l’Atacora, Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR MERIT, IRD, Université Paris Cité. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations familiales au cœur du lien social. Normes, transgressions, violences et émancipation dans les parcours féminins à Antananarivo (Madagascar).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENDA Océan Indien. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et pratiques sociales dans la gestion des ressources halieutiques et des savoirs locaux associés (Pêcherie de Mbour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C3EDOA, IRD Dakar - Université Versailles St Quentin-en-Yvelines. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fonctionnement d'un service de médecine nucléaire et ses enjeux dans un hôpital public de Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCMN, Faculté de médecine, Université Cheikh Anta Diop. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations qualifiées et intimités interraciales dans le Sud et l'Est global : (dés)activations des privilèges et (re)négociations des normes genrées, Recherches Sociologiques et Anthropologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places des chercheuses des diasporas africaines dans les sciences sociales européennes et des chercheuses africaines dans les collaborations Afrique-Europe : invisibilisations, asymétries et solidarités genrées dans la production des savoirs, LARTES-IFAN, Université Ch. A. Diop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)installations diasporiques dans les Suds : appartenances, ressources, catégorisations, Migrations Société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale. Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l'africanité au prisme des mobilités touristiques et migratoires vers le Sénégal, Thèse de doctorat, Université de recherche Paris PSL-EHESS, p.12-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnicités en miroir. Constructions sociales croisées de la blanchité et de l’africanité au prisme des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université PSL Paris Sciences &amp; Lettres (PSL Research University); Ecole des Hautes Etudes En Sciences Sociales Paris, 2018. Français. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03406660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black female academics in Francophone social sciences of Africa: sharing the position of underrepresented in France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Academia &amp; Global Knowledge Production: Trends, Challenges &amp; Debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by Abdoulaye Gueye, Mar 2026, Institut d’Études Avancées d’Aix-Marseille Université (IMERA), Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing privilege and questioning whiteness from the Global South : postcolonial circulations of the black diaspora between France and Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IMISCOE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G.F. Buhr &amp; H. Zaban (org.) Deconstructing privilege in mobility and migration research, Jul 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invisiblisation croisée des chercheuses issues des diasporas africaines dans les sciences sociales françaises et des chercheuses africaines dans les collaborations Afrique-France : des tensions aux solidarités genrées de la production des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Biennale Conference of the African Studies Association of Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Cabo Verde, Sep 2025, Praia, Cap-Vert</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations inversées, classe et race au Sénégal : d’autres (dé)constructions sociales des dynamiques postcoloniales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking race in / through Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organized by S. Parikh &amp; V. Acking, Feb 2025, Sciences Po Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger les notions de reclassement, privilège et blanchité depuis le Sud Global : les circulations d’élites françaises et américaines de la diaspora noire au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Mar 2025, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double et triple conscience de soi. Une anthropologie de la postcolonialité à travers les enjeux de classe et de race dans l’installation des diasporas noires d’Europe et d’Amérique au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology and the Black Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée des civilisations noires, May 2025, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sociales de la blanchité à travers les usages différenciés du wolof et du français : retournement postcolonial du stigmate racial, colorisme inversé et subversion du préjugé de couleur au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques langagières : terrains, méthodes, théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Isabelle Léglise et Valelia Muni Toke, INALCO, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que dit une positionnalité afrodescendante de l’étude d’intimités interraciales et des dynamiques de genre dans les migrations privilégiées au Sénégal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Genre, sexualité, race, migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par Axel Ravier &amp; Florent Chossière, Institut Convergences Migrations, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatriés/migrants privilégiés ? Avantages structurels et occidentalité sur le marché du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Travail, emploi et immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par A-M. Ahmad, Université Laval, Oct 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être une chercheuse minoritaire affiliée au Sénégal et en France. Réflexions épistémologiques à partir d’un statut académique diasporique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 8èmes Rencontres des études africaines en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel Insiders, Outsiders, Returnees ? Enjeux théoriques, méthodologiques et éthiques de la position des chercheur.es à la fois d’ici et de là-bas, organisé par S. Okoekpen &amp; R. Jenvrin; Université Côte d'Azur, Jul 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publier depuis l’Afrique à partir de programmes académiques Afrique-Europe : quelles incidences sur l’éthique, la fabrique et la production des savoirs ? (Madagascar, Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Publication et citation entre Nord et Sud global : approches empiriques et retours d’expérience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par I. Léglise, C. Van den Avenne, T. Veret, INALCO, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pouvoir et une agencéité occultés ? Le quotidien féminin local en débat face aux effets de la blanchité sociale à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">90ème Congrès de l’ACFAS, Colloque "Recherche d’ici, cadre d’ailleurs : les enjeux de la recherche sur le genre en Afrique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Madon Awissi, Rama Salla Dieng, Rougui Diop, May 2023, Université de Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crises économiques mondiales et migrations occidentales vers l’Afrique. Du passing de classe aux reconfigurations raciales postcoloniales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transformations et résistances en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Ngom, H. Dia, S. Cissokho; IFAN, Université Cheikh Anta Diop, Mar 2023, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces de socialisation urbaine et présences diasporiques dans les classes moyennes et supérieures à Dakar : contrer le racisme ordinaire au Nord, négocier ses appartenances au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Saisir les ‘diasporas’ depuis les pays de départ : rapports sociaux et transformations urbaines au sud de la Méditerranée et en Afrique de l’Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par J. Le Bars et M. Oiry-Varacca, Université Gustave Eiffel, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner la minorisation en France en (re)venant au Sénégal: paradoxes sociaux, raciaux et genrés de détours diasporiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études Ce que la minorisation raciale et religieuse fait aux classes moyennes et supérieures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisées par Margot Dazey, Elodie Druez, Malik Hamila, Yong Li; Institut Convergences Migrations, Campus Condorcet, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentrer les théories sur les catégorisations raciales à partir de l’Afrique. Réflexions autour des assignations sociales et reconfigurations (post)coloniales de la blanchité au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Histoire sociale de l’Afrique. Objets, approches et méthodes - séance Race(s), catégorie(s), identité(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par A. Franklin, M. Gerecht, H. Médard, M-A. Fouéré, V. Chalin, EHESS, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Race, colonialité et privilèges en migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hayes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations internationales privilégiées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Convergences Migrations, Campus Condorcet, Feb 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakar, hub des migrations du “Nord”: privilèges sociaux, tensions raciales, subversions locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie à Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LESC, Université Paris Nanterre, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles “métisses” et citoyens français des anciennes Quatre Communes sénégalaises : circulations entre le Sénégal, le Bénin et les diasporas d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Citoyennetés et nationalités impériales et post-impériales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K. Marius, J. Ruaud, E. Smith, LAM, Sciences Po Bordeaux, Université de Bordeaux, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir un.e. résident.e privilégié.e au Sénégal. Ascensions sociales et enjeux racialisés des catégorisations emic et etic liées aux migrations venant du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Migrations, mobilités sociales, catégorisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par H. Bréant, J. Bidet, O. Leservoisier; Institut Convergences Migrations, Dec 2022, Campus Condorcet, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiencing and challenging privilege when moving (back) to Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 7èmes Rencontres des Etudes Africaines en France (REAF) : Afriques en circulation, circulations dans les Afriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Université Toulouse Jean Jaurès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les migrations et les diasporas de France au Sénégal. Entre mobilités de classe et socialisation : réflexions sur la blanchité sociale en postcolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pratiques d’enquête sur les rapports sociaux de race en France hexagonale et ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par D. Badinadé &amp; E. Mayenga, EHESS, Feb 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilités d’étude nord-américaines à Dakar (Sénégal) : quels savoirs construits sur et depuis l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'APAD Les circulations dans le Sud global - Panel Produire de la connaissance aux Suds : savoirs, étudiants et enseignants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par E. Eyebiyi &amp; I. Vari-Lavoisier, Nov 2021, Université de Lomé, Togo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les circulations européennes et les “retours” des diasporas au Sénégal : des loisirs aux contradictions socio-identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par T. Apchain, S. Cousin, A. Doquet, C. Duterme, S. Jacquot; Université Paris 1 Panthéon Sorbonne, 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations privilégiées des diasporas africaines “de retour” d’Europe et d’Amérique du Nord au Sénégal : appartenances, ambivalences, distinctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les diasporas africaines en France : enjeux politiques, économiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Diasporas Africaines, Sciences Po Bordeaux, Université de Bordeaux, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières géographiques, frontières sociales : les usages des transports aériens et routiers par les migrants du “Nord” installés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Ports, aéroports et mobilités (trans)frontalières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnées par A.Diagne &amp; E.Eyebiyi, Feb 2020, IHA-CREPOS, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Ton travail, c’est ton premier mari !” : repenser la pluralité des productions sociales ordinaires de la féminité à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre dans les capitales ouest- africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par L. Moguérou, May 2020, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Europe vers l’Afrique : des migrations invisibilisées en sciences sociales (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque final Projet Horizon 2020 CrossMigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Université Cheikh Anta Diop, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La blanchité vue du “Sud” : un impensé dans la construction des savoirs. Exemples anthropologiques dans l’étude des mobilités touristiques et migratoires vers le Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décentrement culturel et circulation des savoirs : expériences périphériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When whiteness becomes visible. The case of Europeans and North Americans living in Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on African Studies - Panel Race and racial relations: Africa and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M. Vargas, Jun 2019, University of Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais c’est la langue officielle !’: Hiérarchies sociales et crispations raciales autour des usages du français et du wolof dans les quotidiens de Français migrants et expatriés au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études “Quitter la France: quelles mobilités dans les rapports de classe et de race ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonnée par C.Cosquer, A.Le Renard, M.Paris, Ecole normale supérieure, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations between Africa and the Global North through French and North American education systems in Senegal: which elite(s) and whiteness do they shape?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Africa’s changing Educational Landscape in an era of Global Restructuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Kaag, Jun 2018, African Studies Centre, Leiden University, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations to tropical seashore: analyzing administrative facilities and bureaucratic obstacles through social privilege and racial categorization (Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Anthropology Society : Mo(u)vement – Panel Bureaucratic routes to migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par K.Geoffrion &amp; V.Cretton, May 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When junior scholars specialized in African studies face their “whiteness”: taboos and contradictions within the French academic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Canadian Association of African Studies, Panel Teaching and re-learning the “known” Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by G. Adeniyi Ogunyankin, Jun 2017, Toronto Metropolitan University, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités européennes et diasporiques, politiques patrimoniales et mémoire coloniale plurielle : le cas des identités touristiques de Gorée et Saint-Louis (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Anthropologie politique de la mémoire : acteurs, artefacts, archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M–A. Fouéré &amp; M. Mourre, Jan 2017, EHESS Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter auprès de professionnels expatriés africains en Afrique : une indiscipline académique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ASCALF - (In)disciplines – savoirs, récurrences, émergences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Université Laval, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’installer dans les marges “paradisiaques” d’une mégalopole. Migrations européennes, espaces récréatifs et tourisme sur les îles de Ngor et Gorée (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Au-delà du tourisme. Partages, expériences, hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUCA Ministère de l’Environnement, de l’Energie et de la Mer / EIREST, Université Paris 1 Panthéon Sorbonne, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « couples mixtes » transcendent-ils les frontières raciales ? Réflexions sur des conjugalités transnationales issues de mobilités Nord-Sud (Sénégal) et Sud-Nord (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Dynamiques du genre en Afrique, coordonné par A. Doquet &amp; A. Hugon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMAF, Université Paris 1 Panthéon Sorbonne, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Afrique et ses mobilités : questionner les enjeux sociaux et académiques des notions “migration” et “expatriation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speaking of Africa in the world and in the humanities : words and validation of knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by M.Diawara, E.Macamo, M.Sissoko, Point Sud, Centre de recherche sur le savoir local, Oct 2017, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se confronter à la blanchité : pratiques balnéaires et culturelles de touristes, migrants, expatriés occidentaux et africains au Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Tourismes : recherches, institutions, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N. Chabloz, S. Cousin, A. Doquet, S. Jacquot, Université Paris Cité, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement à l’étranger, facteur d’interculturalité ? Imaginaires et représentations sociales d’enseignants français exerçant à Dakar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Regards croisés sur les nouveaux enjeux et défis de l’interculturel. Informer, se former, former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Università Roma Tre / ISFEC Aquitaine, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en Afrique parmi des acteurs étrangers de même nationalité que l’anthropologue : enjeux épistémologiques de l’identité et de la racialité sur le terrain (Sénégal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop international Les enjeux de la recherche dans des contextes de proximité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par M. Diawara &amp; F. Ouattara, Point Sud, Centre pour la gouvernance démocratique, Oct 2016, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux d’ethnicisation dans l’enquête et accès aux terrains touristiques (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque sino-européen du tourisme : Epistémologie et recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Université d'Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une anthropologie des relations académiques entre chercheurs africains et français est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès international de l’AFEA - Panel L’anthropologie et ses ambiguïtés dans les relations académiques entre la France et l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par C. Broqua &amp; A. Doquet, Université Toulouse Jean Jaurès, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations européennes, reconversion professionnelle et mise en tourisme de Saint-Louis du Sénégal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des Nord(s) vers les Sud(s) : état de la recherche sur les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par G. Fabbiano, M. Peraldi, A. Poli, L. Terrazzoni, EHESS, May 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expats in the city: living immersed or at the margins of urban society? (Senegal, Madagascar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quashie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on African Studies - Panel Urbanization and expatriate life-worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordinated by J. Büchele, Université Paris 1 Panthéon Sorbonne, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E3A86A0"/>
+    <w:nsid w:val="4AC857C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D476EAFB"/>
+    <w:nsid w:val="E4580E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7182E600"/>
+    <w:nsid w:val="A77E7027"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="9DAD26F4"/>
+    <w:nsid w:val="7916A66E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BFA2ABE6"/>
+    <w:nsid w:val="7A2906C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="61A014E6"/>
+    <w:nsid w:val="B71DA13B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="5D7EC041"/>
+    <w:nsid w:val="5DE718AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="B72C8635"/>
+    <w:nsid w:val="A3CB9779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="60274992"/>
+    <w:nsid w:val="0B636B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="733CD189"/>
+    <w:nsid w:val="74F2281F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1587,51 +1587,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2B791609"/>
+    <w:nsid w:val="67079A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1848,51 +1848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15onq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Diakhat&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-quashie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RKnfuJQAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=RKnfuJQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338094v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quashie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416896v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15onq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837728v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721345v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837646v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gueye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935959v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502280v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935946v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252752v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Peretti Ndiaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406640v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rakotomalala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111692v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101748v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935972v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406656v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Diakhat&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406695v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358262v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406661v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418334v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808879v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03406660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158378v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796200v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838162v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541584v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541587v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937014v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937015v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Last" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hayes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502275v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645005v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502271v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406686v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406678v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406683v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478939v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406672v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406700v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983404v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406676v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406680v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406671v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243073v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>