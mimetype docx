--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -217,969 +217,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, avril 2022 (15), pp.77-82</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123507v1</w:t>
+                <w:t xml:space="preserve">hal-03692971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna H Stygar</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Chantziaras</w:t>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominiek Maes</w:t>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivi Aarestrup Moustsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri de Meyer</w:t>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40813-022-00266-x⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696585v1</w:t>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, avril 2022 (15), pp.77-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna H Stygar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chantziaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominiek Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivi Aarestrup Moustsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-022-00266-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692971v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
               </w:r>
@@ -1553,334 +1553,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934503v1</w:t>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_1), pp.S133-S139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional and endocrine control of colostrogenesis in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (S1), pp.s26-s34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2160,64 +2160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,51 +2281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2428,77 +2428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Peuteman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,103 +2549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pastorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
@@ -2696,51 +2696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to increase the amount of colostrum available to newborn piglets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Hog Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,77 +2903,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on augmenter la quantité de colostrum disponible pour les porcelets naissants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,77 +3136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t>
@@ -3238,269 +3238,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un milieu enrichi pour les gestantes améliore la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Porcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869882v1</w:t>
+                <w:t xml:space="preserve">hal-02628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un milieu enrichi pour les gestantes améliore la survie des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Porcs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-018-9400-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628256v1</w:t>
+                <w:t xml:space="preserve">hal-01869882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin injections in the postpartal period affect mammary tight junctions in sows</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Medvecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,365 +4250,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative prolactin to progesterone concentrations around farrowing influence colostrum yield in primiparous sows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic animal endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.005⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210984v1</w:t>
+                <w:t xml:space="preserve">hal-02636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Relative prolactin to progesterone concentrations around farrowing influence colostrum yield in primiparous sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">Domestic animal endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.35-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636471v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal piglet survival: impact of sow nutrition around parturition on fetal glycogen deposition and production and composition of colostrum and transient milk</w:t>
               </w:r>
@@ -4692,1329 +4692,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colostrum yield and piglet growth during lactation are related to gilt metabolic and hepatic status prepartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (4), pp.1445-1450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92 (7), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210544v1</w:t>
+                <w:t xml:space="preserve">hal-01210596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum yield and piglet growth during lactation are related to gilt metabolic and hepatic status prepartum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ramaekers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (7), pp.2931-2941. </w:t>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.1445-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210596v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93 (2), pp.227-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4141/CJAS2012-024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210445v1</w:t>
+                <w:t xml:space="preserve">hal-01210388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Roy</w:t>
+                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.227-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210813v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210479v1</w:t>
+                <w:t xml:space="preserve">hal-01210813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5269-5279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482813v1</w:t>
+                <w:t xml:space="preserve">hal-01210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210388v1</w:t>
+                <w:t xml:space="preserve">hal-01482813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">M.E. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">I. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+                <w:t xml:space="preserve">hal-02648354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (2-3), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01210472v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laforest</w:t>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648354v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146 (2-3), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210299v1</w:t>
+                <w:t xml:space="preserve">hal-01210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrowing induction induces transient alterations in prolactin concentrations and colostrum composition in primiparous sows</w:t>
               </w:r>
@@ -6208,51 +6208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between colostrum production by primiparous sows and sow physiology around parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6325,77 +6325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-insemination level of feeding does not influence embryonic survival and growth in highly prolific gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6592,51 +6592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altrenogest treatment during late pregnancy did not reduce colostrum yield in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fiber for pregnant sows: Influence on sow physiology and performance during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,761 +7062,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+                <w:t xml:space="preserve">Nutritional, hormonal, and environmental effects on colostrum in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (13), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660701v1</w:t>
+                <w:t xml:space="preserve">hal-02665335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional, hormonal, and environmental effects on colostrum in sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02665335v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renaudin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660447v1</w:t>
+                <w:t xml:space="preserve">hal-02661567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960020v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langendijk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N.M. Soede</w:t>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658663v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van den Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fibre for gestating sows: effects on parturition progress, behaviour, litter and sow performance</w:t>
               </w:r>
@@ -7841,51 +7841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7962,51 +7962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 85 (1), pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8034,213 +8034,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664444v1</w:t>
+                <w:t xml:space="preserve">hal-02664410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.16-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664410v1</w:t>
+                <w:t xml:space="preserve">hal-02664444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
               </w:r>
@@ -8689,51 +8689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8904,429 +8904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
+                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673193v1</w:t>
+                <w:t xml:space="preserve">hal-02682326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.581-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680506v1</w:t>
+                <w:t xml:space="preserve">hal-02673202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
+                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
+              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682326v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD03100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673202v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein (lysine) restriction in primiparous lactating sows: Effect of metabolic state, somatotropic axis and reproductive performance after weaning</w:t>
               </w:r>
@@ -9652,926 +9652,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Suppl.6, pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692879v1</w:t>
+                <w:t xml:space="preserve">hal-02695799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of insuline treatment and feed restriction on follicular development in cyclic gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 64, pp.77-87</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695676v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in cyclic gilts : gonadotrophin-independent effects on follicular growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414</w:t>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690306v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feed restriction in cyclic gilts : gonadotrophin-independent effects on follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 63, pp.1-16</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685764v1</w:t>
+                <w:t xml:space="preserve">hal-02690306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of insuline treatment and feed restriction on follicular development in cyclic gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 60-61, pp.185-197</w:t>
+              <w:t xml:space="preserve">, 2000, 64, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685530v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63, pp.1-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2000108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900398v1</w:t>
+                <w:t xml:space="preserve">hal-02685764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 60-61, pp.185-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900410v1</w:t>
+                <w:t xml:space="preserve">hal-02685530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.M. Soede</w:t>
+                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695799v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685171v1</w:t>
+                <w:t xml:space="preserve">hal-00900410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation tissulaire des sites de liaison d'une hormone par liaison in situ</w:t>
               </w:r>
@@ -10689,757 +10689,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Meduri</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685274v1</w:t>
+                <w:t xml:space="preserve">hal-02691042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nutrition sur le fonctionnement de l'axe gonadotrope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (3), pp.241-245</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684116v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of folliculogenesis and mechanisms triggering alterations in ovulation rate in the pig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la nutrition sur le fonctionnement de l'axe gonadotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 33, pp.213-218</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685354v1</w:t>
+                <w:t xml:space="preserve">hal-02684116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insulin administration before weaning on reproductive performance in feed-restricted primiparous sows</w:t>
+                <w:t xml:space="preserve">Control of folliculogenesis and mechanisms triggering alterations in ovulation rate in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 54, pp.119-129</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687446v1</w:t>
+                <w:t xml:space="preserve">hal-02685354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.M. Mounier</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697044v1</w:t>
+                <w:t xml:space="preserve">hal-00900205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+                <w:t xml:space="preserve">Effect of insulin administration before weaning on reproductive performance in feed-restricted primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900205v1</w:t>
+                <w:t xml:space="preserve">hal-02687446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691042v1</w:t>
+                <w:t xml:space="preserve">hal-02697044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction de la truie : bases physiologiques et maîtrise. 2ème partie</w:t>
               </w:r>
@@ -11801,51 +11801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 17, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t>
@@ -12103,51 +12103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messias de Bragança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12179,191 +12179,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
+                <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896113v1</w:t>
+                <w:t xml:space="preserve">hal-00899761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
+                <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35 (4), pp.395-414</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899761v1</w:t>
+                <w:t xml:space="preserve">hal-00896113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
               </w:r>
@@ -12670,51 +12670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum and milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12787,77 +12787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
@@ -13115,51 +13115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaning the pig, concepts and consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Press, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13353,51 +13353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>