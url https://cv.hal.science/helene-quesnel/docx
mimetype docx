--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -217,1229 +217,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2022, avril 2022 (15), pp.77-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692971v1</w:t>
+                <w:t xml:space="preserve">hal-04123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna H Stygar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chantziaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominiek Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivi Aarestrup Moustsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-022-00266-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123507v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40813-022-00266-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03696585v1</w:t>
+                <w:t xml:space="preserve">hal-03692971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
+                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe Krogh</w:t>
+                <w:t xml:space="preserve">U. Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247335v1</w:t>
+                <w:t xml:space="preserve">hal-03168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
+                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Krogh</w:t>
+                <w:t xml:space="preserve">Uffe Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simongiovanni</w:t>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168146v1</w:t>
+                <w:t xml:space="preserve">hal-03247335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
@@ -1553,334 +1553,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_1), pp.S133-S139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+                <w:t xml:space="preserve">hal-02934503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98 (Supplement_1), pp.S133-S139. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934503v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
@@ -1912,835 +1912,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and endocrine control of colostrogenesis in swine</w:t>
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s26-s34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003555⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263856v1</w:t>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Robert</w:t>
+                <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Margaux Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (3), pp.2670-2685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073391v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+                <w:t xml:space="preserve">Nutritional and endocrine control of colostrogenesis in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s26-s34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+                <w:t xml:space="preserve">hal-02263856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Herve</w:t>
+                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jj Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102 (3), pp.2670-2685. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054474v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to increase the amount of colostrum available to newborn piglets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Hog Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2903,90 +2903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gardan-Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on augmenter la quantité de colostrum disponible pour les porcelets naissants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3136,77 +3136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t>
@@ -3238,269 +3238,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un milieu enrichi pour les gestantes améliore la survie des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réussir Porcs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.139-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10911-018-9400-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628256v1</w:t>
+                <w:t xml:space="preserve">hal-01869882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un milieu enrichi pour les gestantes améliore la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Calvar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammary Gland Biology and Neoplasia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réussir Porcs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.24-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869882v1</w:t>
+                <w:t xml:space="preserve">hal-02628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin injections in the postpartal period affect mammary tight junctions in sows</w:t>
               </w:r>
@@ -3731,459 +3731,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R M Bruckmaier</w:t>
+                <w:t xml:space="preserve">Ying Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Voillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2017-13166⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637740v1</w:t>
+                <w:t xml:space="preserve">hal-01643654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing systems influence gut microbiota composition of sows but not of their piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Polansky</w:t>
+                <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Lollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R M Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (12), pp.9824-9834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2017-13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594935v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Housing systems influence gut microbiota composition of sows but not of their piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Voillet</w:t>
+                <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Jégou</w:t>
+                <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Matej Medvecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Dou</w:t>
+                <w:t xml:space="preserve">Ondrej Polansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.647. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (1), pp.e0170051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-017-4001-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0170051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643654v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,365 +4250,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636471v1</w:t>
+                <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relative prolactin to progesterone concentrations around farrowing influence colostrum yield in primiparous sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
+              <w:t xml:space="preserve">Domestic animal endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.35-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636061v1</w:t>
+                <w:t xml:space="preserve">hal-01210984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative prolactin to progesterone concentrations around farrowing influence colostrum yield in primiparous sows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Domestic animal endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53, pp.35-41. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.domaniend.2015.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210984v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal piglet survival: impact of sow nutrition around parturition on fetal glycogen deposition and production and composition of colostrum and transient milk</w:t>
               </w:r>
@@ -4692,1329 +4692,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum yield and piglet growth during lactation are related to gilt metabolic and hepatic status prepartum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Ramaekers</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (7), pp.2931-2941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-7472⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 92 (4), pp.1445-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210596v1</w:t>
+                <w:t xml:space="preserve">hal-01210544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplying dextrose before insemination and L-arginine during the last third of pregnancy in sow diets. Effects on within-litter variation of piglet birth weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colostrum yield and piglet growth during lactation are related to gilt metabolic and hepatic status prepartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 92 (4), pp.1445-1450. </w:t>
+              <w:t xml:space="preserve">, 2014, 92 (7), pp.2931-2941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-7472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210544v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.227-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210388v1</w:t>
+                <w:t xml:space="preserve">hal-01210445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Loisel</w:t>
+                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, pp.17-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210445v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roy</w:t>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech Porc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5269-5279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210813v1</w:t>
+                <w:t xml:space="preserve">hal-01210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (11), pp.5269-5279. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210479v1</w:t>
+                <w:t xml:space="preserve">hal-01482813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482813v1</w:t>
+                <w:t xml:space="preserve">hal-01210388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Fortier</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Audet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648354v1</w:t>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01210299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jacques Matte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (2-3), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210472v1</w:t>
+                <w:t xml:space="preserve">hal-01210299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrowing induction induces transient alterations in prolactin concentrations and colostrum composition in primiparous sows</w:t>
               </w:r>
@@ -6208,51 +6208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between colostrum production by primiparous sows and sow physiology around parturition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,337 +6306,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-insemination level of feeding does not influence embryonic survival and growth in highly prolific gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Serriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (1-4), pp.120-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193586v1</w:t>
+                <w:t xml:space="preserve">hal-01129463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-insemination level of feeding does not influence embryonic survival and growth in highly prolific gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anireprosci.2010.04.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01129463v1</w:t>
+                <w:t xml:space="preserve">hal-01193586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altrenogest treatment during late pregnancy did not reduce colostrum yield in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High physiological demands in intensively raised pigs: impact on health and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Heinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fiber for pregnant sows: Influence on sow physiology and performance during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7062,1185 +7062,1185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional, hormonal, and environmental effects on colostrum in sows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665335v1</w:t>
+                <w:t xml:space="preserve">hal-02660701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des truies et des vitamines : au-delà de l'empirisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Mosnier</w:t>
+                <w:t xml:space="preserve">Nutritional, hormonal, and environmental effects on colostrum in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (13), pp.56-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02660701v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
+                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valancogne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661567v1</w:t>
+                <w:t xml:space="preserve">hal-02660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660447v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">P. Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van den Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960020v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658663v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre for gestating sows: effects on parturition progress, behaviour, litter and sow performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of litter size on metabolic status and reproductive axis in primiparous sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (6), pp.872-880. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1), pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663621v1</w:t>
+                <w:t xml:space="preserve">hal-02663619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of litter size on metabolic status and reproductive axis in primiparous sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fibre for gestating sows: effects on parturition progress, behaviour, litter and sow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 85 (1), pp.118-128. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (6), pp.872-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663619v1</w:t>
+                <w:t xml:space="preserve">hal-02663621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.16-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664410v1</w:t>
+                <w:t xml:space="preserve">hal-02664444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664444v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
               </w:r>
@@ -8360,64 +8360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8445,308 +8445,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
+                <w:t xml:space="preserve">Etat nutritionnel et reproduction chez la truie allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.277-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900545v1</w:t>
+                <w:t xml:space="preserve">hal-02678677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat nutritionnel et reproduction chez la truie allaitante</w:t>
+                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678677v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: I. Consequences on sow metabolic status and litter growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.39-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8806,77 +8806,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.39-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8904,429 +8904,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD03100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682326v1</w:t>
+                <w:t xml:space="preserve">hal-02680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84, pp.581-587</w:t>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673202v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.581-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673193v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD03100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680506v1</w:t>
+                <w:t xml:space="preserve">hal-02682326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein (lysine) restriction in primiparous lactating sows: Effect of metabolic state, somatotropic axis and reproductive performance after weaning</w:t>
               </w:r>
@@ -9338,64 +9338,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,51 +9433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed intake during pregnancy and lactation on fat body reserve mobilisation, plasma leptin and reproductive function of primiparous lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César A. Mejia Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9550,51 +9550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed intake during pregnancy and lactation on fat body reserve mobilisation, plasma leptin and reproductive function of primiparous lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9652,926 +9652,926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Suppl.6, pp.111-117</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695799v1</w:t>
+                <w:t xml:space="preserve">hal-02692879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6, pp.96</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685171v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feed restriction in cyclic gilts : gonadotrophin-independent effects on follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692879v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in cyclic gilts : gonadotrophin-independent effects on follicular growth</w:t>
+                <w:t xml:space="preserve">Influence of insuline treatment and feed restriction on follicular development in cyclic gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 64, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690306v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of insuline treatment and feed restriction on follicular development in cyclic gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 64, pp.77-87</w:t>
+              <w:t xml:space="preserve">, 2000, 60-61, pp.185-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695676v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685764v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685530v1</w:t>
+                <w:t xml:space="preserve">hal-00900410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Suppl.6, pp.111-117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900398v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900410v1</w:t>
+                <w:t xml:space="preserve">hal-02685171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation tissulaire des sites de liaison d'une hormone par liaison in situ</w:t>
               </w:r>
@@ -10689,1202 +10689,1202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691042v1</w:t>
+                <w:t xml:space="preserve">hal-02685274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+                <w:t xml:space="preserve">Influence de la nutrition sur le fonctionnement de l'axe gonadotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (3), pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685274v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nutrition sur le fonctionnement de l'axe gonadotrope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Control of folliculogenesis and mechanisms triggering alterations in ovulation rate in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 11 (3), pp.241-245</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 33, pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684116v1</w:t>
+                <w:t xml:space="preserve">hal-02685354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of folliculogenesis and mechanisms triggering alterations in ovulation rate in the pig</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 33, pp.213-218</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685354v1</w:t>
+                <w:t xml:space="preserve">hal-02697044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+                <w:t xml:space="preserve">Effect of insulin administration before weaning on reproductive performance in feed-restricted primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 54, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900205v1</w:t>
+                <w:t xml:space="preserve">hal-02687446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insulin administration before weaning on reproductive performance in feed-restricted primiparous sows</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 54, pp.119-129</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687446v1</w:t>
+                <w:t xml:space="preserve">hal-00900205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697044v1</w:t>
+                <w:t xml:space="preserve">hal-02691042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction de la truie : bases physiologiques et maîtrise. 2ème partie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental and seasonal influences on the return-to-oestrus after weaning in primiparous sows : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">M. Messias de Bragança</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tournut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Terqui</w:t>
+                <w:t xml:space="preserve">A.Y. Kermabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (2), pp.111-112</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694350v1</w:t>
+                <w:t xml:space="preserve">hal-02690277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and seasonal influences on the return-to-oestrus after weaning in primiparous sows : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Reproduction de la truie : bases physiologiques et maîtrise. 2ème partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Messias de Bragança</w:t>
+                <w:t xml:space="preserve">J. Tournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y. Kermabon</w:t>
+                <w:t xml:space="preserve">M. Terqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.103-110</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (2), pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690277v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprodution de la truie : bases physiologiques et maîtrise. 1ère partie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative comparison of steroidogenesis enzymes in large ovarian follicles of Large White and Meishan gilts before and after hCG stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Terqui</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (1), pp.33-46</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692127v1</w:t>
+                <w:t xml:space="preserve">hal-02685211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison of steroidogenesis enzymes in large ovarian follicles of Large White and Meishan gilts before and after hCG stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reprodution de la truie : bases physiologiques et maîtrise. 1ère partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17, pp.44</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (1), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685211v1</w:t>
+                <w:t xml:space="preserve">hal-02692127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t>
               </w:r>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t>
@@ -11989,260 +11989,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la température ambiante sur les performances zootechniques et certains paramètres sanguins chez des truies large white primipares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messias de Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 35, pp.395-414</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703057v1</w:t>
+                <w:t xml:space="preserve">hal-02705003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température ambiante sur les performances zootechniques et certains paramètres sanguins chez des truies large white primipares</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27, pp.37-44</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35, pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705003v1</w:t>
+                <w:t xml:space="preserve">hal-02703057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 35 (4), pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12280,51 +12280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12362,51 +12362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12670,51 +12670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum and milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12787,77 +12787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
@@ -13076,90 +13076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity and longevity of weaned sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaning the pig, concepts and consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Press, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13353,51 +13353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>