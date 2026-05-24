--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -217,1229 +217,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+                <w:t xml:space="preserve">Amaury Greuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Laurent Hugonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Billon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+                <w:t xml:space="preserve">hal-04197737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological traits of newborn piglets associated with colostrum intake, neonatal survival and preweaning growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (6), pp.100843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the supplementation with a combination of plant extracts on sow and piglet performance and physiology during lactation and around weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Herve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Greuter</w:t>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hugonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.skad282. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197737v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Père</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.113751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123507v1</w:t>
+                <w:t xml:space="preserve">hal-03601702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760247v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, avril 2022 (15), pp.77-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696585v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving maternal welfare during gestation has positive outcomes on neonatal survival and modulates offspring immune response in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Effect of live yeast supplementation in sow diet during gestation and lactation on sow and piglet fecal microbiota, health, and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Flocʹh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stéphanie Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Amann Eugenio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Apper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2022.113751⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skac209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601702v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le colostrum porcin : rôles, quantité et qualité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic feasibility of interventions targeted at decreasing piglet perinatal and pre-weaning mortality across European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna H Stygar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Chantziaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominiek Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivi Aarestrup Moustsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri de Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-022-00266-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692971v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
+                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Krogh</w:t>
+                <w:t xml:space="preserve">Uffe Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simongiovanni</w:t>
+                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03168146v1</w:t>
+                <w:t xml:space="preserve">hal-03247335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic mammary gland model describing colostrum immunoglobulin transfer and milk production in lactating sows</w:t>
+                <w:t xml:space="preserve">A static model to analyze carbon and nitrogen partitioning in the mammary gland of lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe Krogh</w:t>
+                <w:t xml:space="preserve">U. Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Simongiovanni</w:t>
+                <w:t xml:space="preserve">A Simongiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 99 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skab030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247335v1</w:t>
+                <w:t xml:space="preserve">hal-03168146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t>
               </w:r>
@@ -1553,1194 +1553,1194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934503v1</w:t>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Servien</w:t>
+                <w:t xml:space="preserve">Current knowledge on the control of onset and cessation of colostrogenesis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98 (Supplement_1), pp.S133-S139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaa132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutritional and endocrine control of colostrogenesis in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s26-s34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+                <w:t xml:space="preserve">hal-02263856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627597v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sow environment during gestation. Part II. Influence on piglet physiology and tissue maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jj Gross</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2018-15398⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1440-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118003087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054474v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional and endocrine control of colostrogenesis in swine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk yield loss in response to feed restriction is associated with mammary epithelial cell exfoliation in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Portanguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jj Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (S1), pp.s26-s34. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (3), pp.2670-2685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731118003555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2018-15398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263856v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the flavonoid baicalin on the proliferative capacity of bovine mammary cells and their ability to regulate oxidative stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gondret</w:t>
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Robert</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.6565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073391v1</w:t>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Peuteman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627801v1</w:t>
+                <w:t xml:space="preserve">hal-02319388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of environmental enrichment with wood materials and straw pellets on the metabolic status of sows during gestation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Sow environment during gestation. Part I. Influence on maternal physiology and lacteal secretions in relation with neonatal survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pastorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 229, pp.43-48. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (7), pp.1432-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731118002987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319388v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cellular mechanisms underlying mammary tissue plasticity during lactation in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Boutinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,316 +2815,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to increase the amount of colostrum available to newborn piglets?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on augmenter la quantité de colostrum disponible pour les porcelets naissants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Hog Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Porc Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mars 2018, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618333v1</w:t>
+                <w:t xml:space="preserve">hal-02618548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is it possible to increase the amount of colostrum available to newborn piglets?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Albéitar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219, pp.32-33</w:t>
+              <w:t xml:space="preserve">Canadian Hog Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03310665v1</w:t>
+                <w:t xml:space="preserve">hal-02618333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on augmenter la quantité de colostrum disponible pour les porcelets naissants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+                <w:t xml:space="preserve">Efectos del enriquecimiento del medio de las cerdas gestantes sobre la supervivencia de los lechones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gardan-Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porc Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mars 2018, pp.16-18</w:t>
+              <w:t xml:space="preserve">Albéitar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618548v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of adipose tissue during the last weeks of gestation in pure and crossbred Large White or Meishan fetuses gestated by sows of either breed</w:t>
               </w:r>
@@ -3136,77 +3136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Guével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), pp.28. </w:t>
@@ -3244,51 +3244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxytocin induces mammary epithelium disruption and could stimulate epithelial cell exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3387,77 +3387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Calvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir Porcs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.24-25</w:t>
@@ -3480,278 +3480,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxytocin injections in the postpartal period affect mammary tight junctions in sows</w:t>
+                <w:t xml:space="preserve">A maternal Western diet during gestation and lactation modifies offspring’s microbiota activity, blood lipid levels, cognitive responses, and hippocampal neurogenesis in Yucatan pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Farmer</w:t>
+                <w:t xml:space="preserve">David Val-Laillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lessard</w:t>
+                <w:t xml:space="preserve">Marie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C H Knight</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Randuineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2017.1700⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (5), pp.2037-2049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201601015R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595281v1</w:t>
+                <w:t xml:space="preserve">hal-01484170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maternal Western diet during gestation and lactation modifies offspring’s microbiota activity, blood lipid levels, cognitive responses, and hippocampal neurogenesis in Yucatan pigs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxytocin injections in the postpartal period affect mammary tight junctions in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Guerin</w:t>
+                <w:t xml:space="preserve">C Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coquery</w:t>
+                <w:t xml:space="preserve">M Lessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Randuineau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C H Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (5), pp.2037-2049. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.3532-3539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201601015R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2017.1700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484170v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the intestinal transcriptome of Meishan and Large White piglets during late fetal development reveals genes involved in glucose and lipid metabolism and immunity as valuable clues of intestinal maturity</w:t>
               </w:r>
@@ -3871,90 +3871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mammary epithelium disruption and mammary epithelial cell exfoliation during milking in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Lollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Portanguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R M Bruckmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4031,51 +4031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Kubasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Davidova-Gerzova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matej Medvecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of cell number in the mammary gland by controlling the exfoliation process in milk in ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,187 +4250,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636061v1</w:t>
+                <w:t xml:space="preserve">hal-02636471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative prolactin to progesterone concentrations around farrowing influence colostrum yield in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubèrt van Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4484,131 +4471,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du stress maternel pendant la gestation sur l'immunité et la santé des nouveau-nés en élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influences maternelles sur la consommation de colostrum et la survie néonatale du porcelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 28 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.295-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.4.3034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636471v1</w:t>
+                <w:t xml:space="preserve">hal-02636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal piglet survival: impact of sow nutrition around parturition on fetal glycogen deposition and production and composition of colostrum and transient milk</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum yield and piglet growth during lactation are related to gilt metabolic and hepatic status prepartum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,1078 +4943,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubèrt van Hees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 93 (2), pp.227-230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4141/CJAS2012-024⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210445v1</w:t>
+                <w:t xml:space="preserve">hal-01210388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'apport de dextrose et d'arginine dans le régime de la truie sur l'hétérogénéité du poids des porcelets à la naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
+                <w:t xml:space="preserve">Effect of silymarin (Silybum marianum) treatment on prolactin concentrations in cyclic sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (11), pp.5269-5279. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93 (2), pp.227-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2013-6526⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4141/CJAS2012-024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210479v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Effects of high fiber intake during late pregnancy on sow physiology, colostrum production, and piglet performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ramaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (11), pp.5269-5279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2013-6526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482813v1</w:t>
+                <w:t xml:space="preserve">hal-01210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between peripartum concentrations of prolactin and progesterone in sows and piglet growth in early lactation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal stress, immunity and neonatal health in farm animal species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Farmer</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 93 (1), pp.109-112. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.2016-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4141/CJAS2012-106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S175173111300147X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210388v1</w:t>
+                <w:t xml:space="preserve">hal-01482813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Brossard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+                <w:t xml:space="preserve">M.E. Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvon Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+                <w:t xml:space="preserve">I. Audet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giguère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.231-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210297v1</w:t>
+                <w:t xml:space="preserve">hal-02648354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (2-3), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01210472v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary organic and inorganic selenium on antioxidant status, embryo development, and reproductive performance in hyperovulatory first-parity gilts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laforest</w:t>
+                <w:t xml:space="preserve">La variabilité des performances animales en élevage porcin : description et implications pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Bilodeau</w:t>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.5-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648354v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colostrum intake: Influence on piglet performance and factors of variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards amino acid recommendations for specific physiological and patho-physiological states in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gondret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacques Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146 (2-3), pp.105-114. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.425 - 432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2012.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0029665112000560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210299v1</w:t>
+                <w:t xml:space="preserve">hal-01210472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farrowing induction induces transient alterations in prolactin concentrations and colostrum composition in primiparous sows</w:t>
               </w:r>
@@ -6189,187 +6189,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between colostrum production by primiparous sows and sow physiology around parturition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystèle David</w:t>
+                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (1), pp.53-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665875v1</w:t>
+                <w:t xml:space="preserve">hal-01193586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-insemination level of feeding does not influence embryonic survival and growth in highly prolific gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Serriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6448,195 +6456,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des performances et de la robustesse des animaux en élevage porcin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+                <w:t xml:space="preserve">Relationships between colostrum production by primiparous sows and sow physiology around parturition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
+                <w:t xml:space="preserve">Chantal Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 88 (5), pp.1672-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-2562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193586v1</w:t>
+                <w:t xml:space="preserve">hal-02665875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altrenogest treatment during late pregnancy did not reduce colostrum yield in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Foisnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High physiological demands in intensively raised pigs: impact on health and welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Heinonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6813,51 +6813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary fiber for pregnant sows: Influence on sow physiology and performance during lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,51 +7180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional, hormonal, and environmental effects on colostrum in sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7265,1488 +7265,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Renaudin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Valancogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 2 (12), pp.1842-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660447v1</w:t>
+                <w:t xml:space="preserve">hal-02661567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of organic and inorganic selenium sources in sow diets on colostrum production and piglet response to a poor sanitary environment after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+                <w:t xml:space="preserve">Catherine C. Jondreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.859-866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108001869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960020v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sancristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Langendijk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">N.M. Soede</w:t>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 136 (2), pp.211-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/REP-07-0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02658663v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of some sow characteristics on within-litter variation of piglet birth weight</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porcine luteal function in relation to IGF-1 levels following ovulation during lactation or after weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Langendijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van den Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gerritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2007.00865.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S175173110800308X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661567v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of litter size on metabolic status and reproductive axis in primiparous sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary fibre for gestating sows: effects on parturition progress, behaviour, litter and sow performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 85 (1), pp.118-128. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (6), pp.872-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2006-158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731107000110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663619v1</w:t>
+                <w:t xml:space="preserve">hal-02663621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary fibre for gestating sows: effects on parturition progress, behaviour, litter and sow performance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of litter size on metabolic status and reproductive axis in primiparous sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (6), pp.872-880. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 85 (1), pp.118-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731107000110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2006-158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663621v1</w:t>
+                <w:t xml:space="preserve">hal-02663619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (8), pp.1111-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664444v1</w:t>
+                <w:t xml:space="preserve">hal-02664410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of season, parity and lactation on reproductive performance of sows in a tropical humid climate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cómo evitar el déficit nutricional de las cerdas lactantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Suis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.16-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5713/ajas.2006.1111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02664410v1</w:t>
+                <w:t xml:space="preserve">hal-02664444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
+                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boulot</w:t>
+                <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681155v1</w:t>
+                <w:t xml:space="preserve">hal-00900545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
+                <w:t xml:space="preserve">Etat nutritionnel et reproduction chez la truie allaitante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (4), pp.277-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675364v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat nutritionnel et reproduction chez la truie allaitante</w:t>
+                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678677v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: II. Consequences on reproductive performance and interactions with metabolic status</w:t>
+                <w:t xml:space="preserve">Les variations saisonnières des performances de reproduction chez la truie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pasquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (2), pp.101-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900545v1</w:t>
+                <w:t xml:space="preserve">hal-02681155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: I. Consequences on sow metabolic status and litter growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45 (1), pp.39-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8793,90 +8793,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary protein restriction during lactation in primiparous sows with different live weights at farrowing: I. Consequences on sow metabolic status and litter growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.39-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8904,498 +8904,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fisette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84, pp.581-587</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680506v1</w:t>
+                <w:t xml:space="preserve">hal-02673202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
+              <w:t xml:space="preserve">, 2004, 21, pp.20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673193v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of recorded nursing grunts during lactation in two breeds of sows. II. Effects on sow performance and mammary development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Robert</w:t>
+                <w:t xml:space="preserve">Infertilité d'été : Agir pour ne pas subir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.P. Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 84, pp.581-587</w:t>
+              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22, pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673202v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovulation et taille de la portée : Une régulation continue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Le Cozler</w:t>
+                <w:t xml:space="preserve">Dietary protein intake during the oestrous cycles does not alter the ovulation rate in gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atout Porc Bretagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.589-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD03100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682326v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein (lysine) restriction in primiparous lactating sows: Effect of metabolic state, somatotropic axis and reproductive performance after weaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9433,1145 +9433,1145 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed intake during pregnancy and lactation on fat body reserve mobilisation, plasma leptin and reproductive function of primiparous lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Mejia-Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 41 (4), pp.333-347. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2001, 41, pp.333-347</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900379v1</w:t>
+                <w:t xml:space="preserve">hal-02671771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed intake during pregnancy and lactation on fat body reserve mobilisation, plasma leptin and reproductive function of primiparous lactating sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A. Mejia Guadarrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 41, pp.333-347</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2001, 41 (4), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2001135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671771v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.M. Soede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Suppl.6, pp.111-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692879v1</w:t>
+                <w:t xml:space="preserve">hal-02695799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 63, pp.1-16</w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685764v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction in cyclic gilts : gonadotrophin-independent effects on follicular growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of insuline treatment and feed restriction on follicular development in cyclic gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 64, pp.77-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Nutritional influences on the hormonal control of reproduction in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 60-61, pp.185-197</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 63, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685530v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, river, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2000108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900398v1</w:t>
+                <w:t xml:space="preserve">hal-02692879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+                <w:t xml:space="preserve">Influence of the nutritional status on ovarian development in female pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Reproduction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 60-61, pp.185-197</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900410v1</w:t>
+                <w:t xml:space="preserve">hal-02685530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in weaning-to-oestrus interval in sows: causes and consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Feed restriction in cyclic gilts: gonadotrophin-independent effects on follicular growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (4), pp.405-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695799v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic adaptations of lactating sows to high ambient temperatures and effects on milk production, piglet survival and postweaning oestrus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">GH and IGF-I binding sites in adipose tissue, liver, skeletal muscle and ovaries of feed-restricted gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Dividich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40 (6), pp.571-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2000138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685171v1</w:t>
+                <w:t xml:space="preserve">hal-00900410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation tissulaire des sites de liaison d'une hormone par liaison in situ</w:t>
               </w:r>
@@ -10689,476 +10689,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Louveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685274v1</w:t>
+                <w:t xml:space="preserve">hal-02691042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la nutrition sur le fonctionnement de l'axe gonadotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 11 (3), pp.241-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of folliculogenesis and mechanisms triggering alterations in ovulation rate in the pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 33, pp.213-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luteinization and proteolysis in ovarian follicles of Meishan and Large White gilts during the preovulatory period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Meduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 114, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697044v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of insulin administration before weaning on reproductive performance in feed-restricted primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Reproduction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 54, pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11177,714 +11190,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
+                <w:t xml:space="preserve">Influence of feed restriction during lactation on gonadotropic hormones and ovarian development in primiparous sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 76, pp.856-863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00900205v1</w:t>
+                <w:t xml:space="preserve">hal-02697044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of feed restriction in primiparous lactating sows on body condition and metabolic parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Louveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 38, pp.261-274</w:t>
+              <w:t xml:space="preserve">, 1998, 38 (3), pp.261-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691042v1</w:t>
+                <w:t xml:space="preserve">hal-00900205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and seasonal influences on the return-to-oestrus after weaning in primiparous sows : a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Reprodution de la truie : bases physiologiques et maîtrise. 1ère partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.Y. Kermabon</w:t>
+                <w:t xml:space="preserve">J. Tournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 45, pp.103-110</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (1), pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690277v1</w:t>
+                <w:t xml:space="preserve">hal-02692127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction de la truie : bases physiologiques et maîtrise. 2ème partie</w:t>
+                <w:t xml:space="preserve">Quantitative comparison of steroidogenesis enzymes in large ovarian follicles of Large White and Meishan gilts before and after hCG stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Terqui</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (2), pp.111-112</w:t>
+              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 17, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694350v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison of steroidogenesis enzymes in large ovarian follicles of Large White and Meishan gilts before and after hCG stimulation</w:t>
+                <w:t xml:space="preserve">Reproduction de la truie : bases physiologiques et maîtrise. 2ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 17, pp.44</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (2), pp.111-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685211v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprodution de la truie : bases physiologiques et maîtrise. 1ère partie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Martinat-Botte</w:t>
+                <w:t xml:space="preserve">Environmental and seasonal influences on the return-to-oestrus after weaning in primiparous sows : a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Terqui</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messias de Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Y. Kermabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (1), pp.33-46</w:t>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 45, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692127v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression ovarienne de la glutathion-S-transferase chez la truie</w:t>
               </w:r>
@@ -11922,51 +11922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 57 (4), pp.368</w:t>
@@ -11989,424 +11989,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la température ambiante sur les performances zootechniques et certains paramètres sanguins chez des truies large white primipares</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27, pp.37-44</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705003v1</w:t>
+                <w:t xml:space="preserve">hal-00896113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 35, pp.395-414</w:t>
+              <w:t xml:space="preserve">, 1995, 35 (4), pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703057v1</w:t>
+                <w:t xml:space="preserve">hal-00899761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine bases of lactational anoestrus in the sow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 35 (4), pp.395-414</w:t>
+              <w:t xml:space="preserve">, 1995, 35, pp.395-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00899761v1</w:t>
+                <w:t xml:space="preserve">hal-02703057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la température ambiante sur les performances zootechniques et certains paramètres sanguins chez des truies large white primipares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messias de Bragança</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
+              <w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27, pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00896113v1</w:t>
+                <w:t xml:space="preserve">hal-02705003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ovulation après le tarissement des truies : mécanismes physiologiques et facteurs de variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 8 (3), pp.165-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12670,51 +12670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colostrum and milk production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. K. Theil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12787,77 +12787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Rodriguez-Martinez, N.M. Soede, W.L. Flowers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of pig reproduction IX. Proceedings of the ninth International conference on pig reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 68, </w:t>
@@ -12899,77 +12899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'infertilité des truies en été. Avant propos et étude bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Production porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre d'Agriculture, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12994,51 +12994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding pigs at younger ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Cozler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13076,90 +13076,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivity and longevity of weaned sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Soede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kemp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weaning the pig, concepts and consequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Press, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13353,51 +13353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05295319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Finot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boutinaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chanat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029925101222" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197737v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Herve" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Greuter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugonin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad282" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123407v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gondret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601702v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Peuteman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine P&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2022.113751" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123507v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc&#697;h" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline St&#233;phanie Achard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Amann Eugenio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Apper" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skac209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna H Stygar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Chantziaras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominiek Maes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivi Aarestrup Moustsen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri de Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-022-00266-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Krogh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simongiovanni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03168146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Krogh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simongiovanni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934503v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Farmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa132" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Robert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dupuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627597v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003087" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux V&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Portanguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Gross" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2018-15398" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319388v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.09.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627801v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pastorelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002987" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lollivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000624" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618548v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gardan-Salmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-018-0244-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10911-018-9400-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Calvar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guerin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coquery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Randuineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201601015R" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595281v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Farmer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lessard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Knight" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2017.1700" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643654v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Voillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va J&#233;gou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-4001-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637740v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R M Bruckmaier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2017-13166" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594935v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Kubasova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Davidova-Gerzova" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Medvecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Polansky" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170051" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455878v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2015-9964" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3033" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Loisel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hub&#232;rt van Hees" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2015.04.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.4.3034" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210597v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Theil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lauridsen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114000950" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210544v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lottin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boulot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6701" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210596v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ramaekers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-7472" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ramaekers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210813v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4141/CJAS2012-024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2013-6526" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482813v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111300147X" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648354v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fortier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Audet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigu&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laforest" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bilodeau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3340" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devillers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2012.03.010" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210472v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacques Matte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665112000560" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649987v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Foisnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farmer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le David" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3507" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100070X" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129463v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Serriere" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bott&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2010.04.006" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8D21X92-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665875v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2562" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2751" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659849v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Heinonen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111000008X" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668389v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hamard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Guillemet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Etienne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1231" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Bailey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laforest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.07.026" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660701v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Matte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mosnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665335v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1203" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661567v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valancogne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110800308X" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660447v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renaudin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jondreville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108001869" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960020v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sancristobal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-07-0312" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Langendijk" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van den Brand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gerritsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Soede" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2007.00865.x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXWRH9J5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000110" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663619v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-158" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664410v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.2006.1111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664444v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900545v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678677v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675364v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mejia-Guadarrama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900544v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673202v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fisette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682326v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD03100" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679441v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900379v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A. Mejia Guadarrama" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001135" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695799v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kemp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685171v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690306v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Mounier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695676v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685764v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692879v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685530v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900398v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900410v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000138" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691042v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684116v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685354v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687446v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697044v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900205v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692127v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martinat-Botte" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tournut" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terqui" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694350v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690277v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messias de Bragan&#231;a" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Kermabon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684070v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hatey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Billy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00896113v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899761v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700340v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0742-8413(95)00035-M" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715348v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/gcen.1993.1127" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/23C0D1B7716E4441BB24DDE22CC65900CB8BE6B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210756v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-803-2_8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166405v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.contextbookshop.com/user_uploads/files/booksamples/Control-of-Pig-Reproduction-IX.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832175v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soede" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>