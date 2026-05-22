--- v0 (2026-03-17)
+++ v1 (2026-05-22)
@@ -211,556 +211,634 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El &amp;quot;Sermón de la grandeza y muchedumbre de las misericordias de Dios nuestro Señor&amp;quot; de Erasmo (Sevilla, [Gaspar Zapata], 1544) y su significado en la Sevilla de los años 40</w:t>
+                <w:t xml:space="preserve">Three states of Quinto Curcio's text in castillan (1496-1534-1699)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.481 - 507. </w:t>
+              <w:t xml:space="preserve">Etiópicas, revista de letras renacentistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33776/EUHU/eti.v21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04711812v1</w:t>
+                <w:t xml:space="preserve">hal-05554540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El prólogo a la Nueva traslación y interpretación española de los cuatro sacrosantos Evangelios de Jesu Christo de fray Juan de Robles: edición y estudio</w:t>
+                <w:t xml:space="preserve">El &amp;quot;Sermón de la grandeza y muchedumbre de las misericordias de Dios nuestro Señor&amp;quot; de Erasmo (Sevilla, [Gaspar Zapata], 1544) y su significado en la Sevilla de los años 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 70 (142), pp.481. </w:t>
+              <w:t xml:space="preserve">Studia Aurea: Revista de Literatura Española y Teoría Literaria del Renacimiento y Siglo de Oro </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.481 - 507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3989/hs.2018.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/rev/studiaaurea.484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03823413v1</w:t>
+                <w:t xml:space="preserve">halshs-04711812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Querella de la Paz de Erasmo (1520), una lectura subversiva en tiempos de revuelta de las comunidades</w:t>
+                <w:t xml:space="preserve">El prólogo a la Nueva traslación y interpretación española de los cuatro sacrosantos Evangelios de Jesu Christo de fray Juan de Robles: edición y estudio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hispania sacra : revista de historia eclesiástica de España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 70 (142), pp.481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/hs.2018.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893849v1</w:t>
+                <w:t xml:space="preserve">halshs-03823413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El ingenioso inventor Blasco de Garay, autor de las Cartas en refranes y traductor de Erasmo</w:t>
+                <w:t xml:space="preserve">La Querella de la Paz de Erasmo (1520), una lectura subversiva en tiempos de revuelta de las comunidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eHumanista/IVITRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Estudis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823426v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El ingenioso Blasco de Garay, autor de las Cartas en refranes y traductor de Erasmo</w:t>
+                <w:t xml:space="preserve">El ingenioso inventor Blasco de Garay, autor de las Cartas en refranes y traductor de Erasmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.674-702</w:t>
+              <w:t xml:space="preserve">eHumanista/IVITRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018553v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction au Siècle d’Or: une pratique qui s'hérite. Le cas de la famille Aguilar.</w:t>
+                <w:t xml:space="preserve">El ingenioso Blasco de Garay, autor de las Cartas en refranes y traductor de Erasmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.725 - 739</w:t>
+              <w:t xml:space="preserve">eHumanista. Journal of iberian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.674-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823440v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03018553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction au Siècle d’Or: une pratique qui s'hérite. Le cas de la famille Aguilar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rabaey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.725 - 739</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACLARACIONES BIOGRÁFICAS EN TORNO AL HUMANISTA LEONÉS ANTONIO DE OBREGÓN. BIOGRAPHICAL CLARIFICATIONS CONCERNING THE HUMANIST OF LEON ANTONIO DE OBREGÓN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerva : Revista de Filología clásica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03823434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -770,98 +848,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influencia de las Annotationes ad Novum Testamentum de Erasmo en la traduccion y comentarios de fray Juan de Robles a los Evangelios. El caso de los capitulos 17, 19 y 23 de San Mateo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Congreso de humanismo y pervivencia del mundo clasico en homenaje a Eustaquio Sanchez Salor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Alcañiz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03018557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -871,701 +949,770 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citations et emprunts à la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rabaey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’élargissement du lectorat dans la fiction narrative (XVe et XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 476, 472 p., 2021, (Rencontres), 978-2-406-10634-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10634-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvres et pauvretés en Europe à l'époque moderne (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La palabra-obra un concepto clave en el pensamiento reformista de Juan de Ávila 20</w:t>
+                <w:t xml:space="preserve">Dette des traductions espagnoles des évangiles envers le &amp;lt;i&amp;gt;Novum Testamentum&amp;lt;/i&amp;gt; d’Érasme et ses &amp;lt;i&amp;gt;Annotationes&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anthony Dupont; Wim François; Andrea Aldo Robiglio; Violet Soen. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juan de Avila, unicus et multiplex. Una vision multidisciplinar.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Authority Revisited: Towards Thomas More and Erasmus in 1516</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.219 - 260, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.lectio-eb.5.121282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03823417v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04636537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dette des traductions espagnoles des évangiles envers le &amp;lt;i&amp;gt;Novum Testamentum&amp;lt;/i&amp;gt; d’Érasme et ses &amp;lt;i&amp;gt;Annotationes&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">La palabra-obra un concepto clave en el pensamiento reformista de Juan de Ávila 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Authority Revisited: Towards Thomas More and Erasmus in 1516</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Juan de Avila, unicus et multiplex. Una vision multidisciplinar.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-245, 2021, 978-84-7392-973-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04636537v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03823417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions espagnoles de Quinte-Curce aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas; Catherine Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postérités européennes de Quinte-Curce: Transmissions et réceptions, de l'Humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.325-342, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.AR-EB.5.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des bons et des mauvais usages de la langue selon Érasme. La Lingua et sa réception dans l’Espagne du XVIe siècle</w:t>
+                <w:t xml:space="preserve">Perception du pauvre et de la pauvreté chez les humanistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mauvaises langues!</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2013, 9782877755672</w:t>
+              <w:t xml:space="preserve">Images du pauvre et de la pauvreté en Europe (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899445v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bons et des mauvais usages de la langue selon Érasme. La Lingua et sa réception dans l’Espagne du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rabaey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Vienne-Guerrin et F. Cabaret, Rouen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mauvaises langues!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des Universités de Rouen et du Havre, 2013, 9782877755672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA TRADUCTION DES VINGT-TROIS LIVRES D’ALBERTO PIO EN CASTILLAN : UNE ARME EFFICACE POUR LUTTER CONTRE LA DIFFUSION DE LA PENSÉE ÉRASMIENNE EN ESPAGNE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rabaey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Glesener; A. Delfosse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire, écrire et éduquer à la Renaissance. Mélanges en hommage au professeur Franz Bierlaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Archives et Bibliothèques de Belgique, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1633,51 +1780,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B847DF4"/>
+    <w:nsid w:val="CA9BEE88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1781,51 +1928,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CFFDA2F5"/>
+    <w:nsid w:val="F5802310"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2015,51 +2162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rabaey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5484-6202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711812v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.484" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823413v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2018.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03893849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823440v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018557v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03017726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823417v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.lectio-eb.5.121282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03021706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AR-EB.5.115403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03899445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908966v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-rabaey" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5484-6202" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05554540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rabaey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33776/EUHU/eti.v21" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/studiaaurea.484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/hs.2018.033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03893849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823426v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823434v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03018557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10634-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03017726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04636537v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.lectio-eb.5.121282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823417v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03021706v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.AR-EB.5.115403" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05533193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03899445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>