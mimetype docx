--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Ratiney </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène RatineyCNRS Research Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0662-2172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084342625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4186-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie et imagerie spectroscopique in vivo quantitative : modélisation pour l’acquisition et l’analyse du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04943822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control in a magnetization‐prepared rapid acquisition gradient‐echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Secure Web-Based Medical Imaging Analysis Platform: The AWESOMME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deep learning models for quality control of MR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Vaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1219343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion‐Weighted MRI of the Liver in Patients With Chronic Liver Disease: A Comparative Study Between Different Fitting Approaches and Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of skeletal muscle energy metabolism assessed by 31P MRS in clinical routine, part 1: Advanced Quality Control pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (12), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of skeletal muscle energy metabolism assessed by 31P MRS in clinical routine, part 2: Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (12), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.854255. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03752858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1406. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 332 (107065), pp.107065. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and interpretation of a fitting challenge for MR spectroscopy set up by the MRS study group of ISMRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Marjańska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Deelchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffry Alger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.28942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Bayesian and Fermi Deconvolution Approaches for Myocardial Blood Flow Quantification: In silico and Clinical Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivraman Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.483714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Undersampled Acquisition for Multidimensional Sparse Signals With Application to Magnetic Resonance Spectroscopic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.5289-5298. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic wideband simultaneous dual‐frequency MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.e4442. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-Shift-Encoded Magnetic Resonance Imaging and Spectroscopy to Reveal Immediate and Long-Term Multi-Organs Composition Changes of a 14-Days Periodic Fasting Intervention: A Technological and Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Drinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wilhelmi de Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Galusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2019.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04997387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-Shift-Encoded Magnetic Resonance Imaging and Spectroscopy to Reveal Immediate and Long-Term Multi-Organs Composition Changes of a 14-Days Periodic Fasting Intervention: A Technological and Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Drinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wilhelmi de Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Galusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.5. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2019.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MRI-derived vs. traditional estimations of fatty acid composition from MR spectroscopy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.e3991. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified framework to optimize MRI contrast preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 281, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRS for the assessment of mouse colon using a dedicated endorectal coil: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control theory for applications in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.54103 - 54103. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40736-017-0034-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control design of preparation pulses for contrast optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creatine, Glutamine plus Glutamate, and Macromolecules Are Decreased in the Central White Matter of Premature Neonates around Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Koob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Viout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.0160990. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creatine, glutamine and glutamate, and macromolecules are decreased in the central white matter of premature neonates around term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Koob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Confort-Gouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized 2D COSY sequences: Method and experimental evaluation for a whole metabolite quantification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Spectroscopy Markers of Disease Progression in Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Llufriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kornak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brenneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaneurol.2014.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multidimensional NMR spectroscopy for sparse spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.640-655. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification with fat and water T1 and T2* estimation and accounting for NMR multiple components in patients with chronic liver disease at 1.5 and 3.0 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (8), pp.2175-2186. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-013-2826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel MR imaging, single voxel spectroscopy and chemical shift imaging by reconfiguration of a 'standard' Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical imaging and intervention journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.e9. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2349/biij.9.2.e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Spectroscopy Markers of Disease Progression in Multiple Sclerosis: A Clinical Validation Study (IN3-1.005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Llufriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kornak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brenneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.IN3-1.005 - IN3-1.005. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.78.1_MeetingAbstracts.IN3-1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D localized 2D ultrafast J-resolved magnetic resonance spectroscopy: In vitro study on a 7T imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric time-domain quantification of HR-MAS data from prostate tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kurhanewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR spectroscopic imaging of glutathione in the white and gray matter at 7 T with an application to multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Hammond-Rosenbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (in-press)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative analysis of in vivo proton magnetic resonance spectroscopic signals using the continuous Morlet wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine J.P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.104029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of T1 and T2 Metabolite Relaxation Times in Glioma and Normal Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Magn Reson Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of metabolite T1 relaxation times using tissue specific analysis, signal averaging and bootstrapping from magnetic resonance spectroscopic imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Noworolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magn Reson Mater Phy Biol Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation for in vivo and ex vivo NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.505--511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of metabolite concentrations of healthy mouse brain by magnetic resonance spectroscopy at 7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C R chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.534-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Semi-Parametric Estimation Based on a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain quantitation of 1 H short echo-time signals: background accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (6), pp.284 - 296. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-004-0037-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic magnetic resonance imaging paragraph sign with radial scanning: a post-acquisition paragraph sign keyhole approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cremillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.21--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic magnetic resonance imaging with radial scanning: a post-acquisition keyhole approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.21 - 28. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-003-0003-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (163)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Platform for Multiple use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2025, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Asatiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahra Gheurbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE POUR L'IRM : UNE APPROCHE VARIATIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Reproducibility in Metabolite Quantification Applied to Short Echo Time in Vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging, ISBI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Cartagena de Indias, Colombia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of apparent intra-and extra-myocellular lipid content indicator using spiral spectroscopic imaging at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creat_criteria: a prospective study in Creatine Transporter Deficiency (SLC6A8) patients to determine the most relevant outcome measures: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahra Gheurbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Courtalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cerebral Creatine Deficiency Syndromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Xtraordinaire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic liver disease: The role of multiple diffusion-weighted models using the Bayesian shrinkage method for liver fibrosis assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation et modèles de diffusion avancés pour l'évaluation de la fibrose hépatique dans les maladies chroniques du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse glutamatergique de la schizophrénie vue par l’IRM spectro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences Psychiatrie Neurologie - Le cerveau en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en IRM quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées reproductibilité - Labex Primes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of skeletal muscle energy metabolism by 31P MRS in COVID19 and Multiple Sclerosis patients: technical and clinical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReproVIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Reproductibilité Labex PRIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME : Application WEb pour la génération de maSse de dOnnées expertisées en iMageriE MEdicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022, Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Mr Spectroscopy Quantification: Locks And Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binational GIRM-GERM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of apparent Intra-and Extra-myocellular lipid content using spiral spectroscopic imaging and diffusion imaging at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations mathématiques pour l'acquisition et le traitement des données de spectroscopie RMN in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Virtuelle du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE A MULTIPLE FREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5iéme congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of b-values sampling scheme for several diffusion-weighted MRI models in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Deep Leaning Model for Quality Control of Short-echo 7T MRSI with Various Disease Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of intravoxel incoherent motion (IVIM)-Kurtosis diffusion-weighted imaging and its application in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Fitting Approaches for Diffusion-weighted MRI Models in Liver Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congres scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pfeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtually, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P MRS assessments of mitochondrial dysfunction in patients with peripheral arterial disease undergoing revascularization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtually, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pfeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris (Virtually), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious Phase Correction in Multi-Shot MRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2020 - 37th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR SPECTROSCOPY ARTIFACT REMOVAL WITH U-NET CONVOLUTIONAL NEURAL NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie spectroscopique spirale rapide basée sur un sous-échantillonnage irrégulier temporel : démonstration in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-échantillonnages temporels entrelacés pour l'acquisition rapide en imagerie spectroscopique par RMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing, Fitting & Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Spiral Chemical Shift Imaging For Proton Density And T2*Fat-Water Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards handling artefacts in Convolutional Neural Networks-based MRS quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM MRS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3D spoiled-gradient multiple echo with STEAM for proton density fat fraction and fatty acid composition estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIMODALE IRM/OPTIQUE POUR LE SUIVI DES ANOMALIES TISSULAIRES COLORECTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonet Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE SPECTROSCOPIQUE SPIRALE ET COMPRESSED SENSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karkouri Jabrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular spiral acquisition for compressive sensing in MRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karkouri Jabrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modèles paramétriques pour l'estimation de la composition lipidique en spectroscopie de résonance magnétique : comparaison théorique des fonctions modèles et application in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time samples selection in spiral acquisition for sparse magnetic resonance spectroscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.4128-4131, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses quantitatives et qualitatives des adiposités abdominales avec une séquence multi-écho de gradient à 3T appliquées à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance spectroscopy for the characterization of colorectal tumors in colitis murine model: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Spectroscopique par multiple échos de gradient entrelacés : application à l’imagerie abdominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard D’assignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Transverse Relaxation Time measurements from Localized CT-COSY and JPRESS: a validation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt-Lake City, USA, Unknown Region. pp.3967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Metabolic Disorders Induced by Convulsive Dose of Soman. In vivo Study Using Chemical Shift Imaging NMR Spectroscopy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII International congress of Toxicoloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, Korea, Unknown Region. pp.P3 \textendash 068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Localized 2D-MRS (Correlation and J-Resolved) methods with respect to quantification purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°72, p61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Metabolic Disorders Induced by Convulsive Dose of Soman. In vivo Study Using Chemical Shift Imaging NMR Spectroscopy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII International congress of Toxicoloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, Korea, Unknown Region. pp.P3 \textendash 068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver fat volume fraction quantification using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for fat multiple resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Localized 2D J-Resolved MR Spectrum in a single scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D ultrafast J-resolved MRS sequence with 3D Localization: an in vitro validation on a 7T imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Nuclear Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Miami, United States. pp.WOE 4:50-5:05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Profile of Inflammation in the hyppocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Combaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbone, Portugal. pp.704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B0 field Mapping to improve prior knowledge in quantitative 2D-MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of inflammation in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Combaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012, 29th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal. pp.704, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-012-0324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une carte d'inhomogénéités du champ statique BO comme connaissance a priori en spectroscopie de résonnance magnétique quantitative bidimentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Quantication for in vivo 2D J-Resolved Spectroscopy in rat brain at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards in vivo Ultrafast 2D Localized Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MR spectroscopy for lipid and metabolic measurements of GSD1 mice inside and outside liver tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRS lipid composition follow-up of a GSD1 mouse model subject to a diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undersampling for fast multidimensional spectroscopy with sparse frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards in vivo Ultrafast 2D Localized Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat content quantification errors using multiple gradient echo imaging: A phantom and simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy effects on in vivo 2D J-Resolved spectroscopy quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de quantification en spectroscopie 2D J-résolue in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des différents états physiologiques d\textquoterightun organisme aquatique: la daphnie (Daphnia magna) d\textquoterightaprès son spectre RMN HRMAS proton in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic localized proton magnetic resonance spectroscopy at 7T in a glycogen storage disease mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de resonance magnetique in vivo d\textquoterightun modele murin de glycogenose 1a a 7 T dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape Pertinence in in vivo hepatic 1H Magnetic Resonance Spectroscopic data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel mice brain chemical shift imaging using a standard Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS 2D quantification vs 1D quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lipid quantification of in vivo clinical hepatic 1.5T 1H MRS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of internal reference for in vivo Magnetic Resonance Spectroscopy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of the brain macromolecular content in a mouse model of neuro-inflammation from chemical shift imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel quantification strategy for in vivo 2D J-Resolved spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Metabolites in HR-MAS Spectra of Human Prostate Biopsy Tissues Using ERETIC and the QUEST Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gurascier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabatai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.3803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d\textquoterightune mixture de gaussiennes par l\textquoterightalgorithme d\textquoterightEspérance-Maximisation pour la modélisation des signaux de macromolécules acquis par inversion-récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Estimation in Magnetic Resonance Spectroscopy: Automation of the Disentanglement Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Quantitative analysis of HRMAS 1D proton spectra from rat liver biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Eliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society of Magnetic Resonance in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Method using the Morlet Wavelet for Magnetic Resonance Spectroscopic Signals with Macromolecular Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.2681\textendash2684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlet Wavelet Analysis of Magnetic Resonance Spectroscopic Signals with Macromolecular Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chania, Greece. pp.321\textendash325, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2008.4659993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing magnetic resonance spectroscopic signals with macromolecular contamination by the Morlet wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf Proc IEEE European Congress for Medical and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Antwerp, Belgium. pp.163\textendash166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des altérations métaboliques chez un modèle murin de neuro-inflammation par SRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la stéatose hépatique par Spectroscopie de Résonance Magnétique et Imagerie en phase et opposition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture model Estimation using the Expectation Maximization algorithm for MRS inversion-recovery signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a \textquoterightstandard\textquoteright Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.432-435, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the hepatic fatty infiltration and the metabolite concentrations using Magnetic Resonance Spectroscopy and in and out of phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of metabolic Alterations in a mouse model of Neuro-inflammation using In vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spending extra scan time on measuring a \textquoterightmacromolecules-only\textquoteright signal worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine - European Society of Magnetic Resonance in Medicine and Biology, Joint Annual Meeting ISMRM-ESMRMB, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance spectroscopy effects of natalizumab:single center results from the SENTINEL study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Academy of Neurology 59th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and Progressive Disease Marker in MS; results from a large cross-sectional spectroscopic imaging study at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Academy of Neurology 59th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Estimation in Magnetic Resonance Spectroscopy: Automation of the Disentanglement Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society EMBS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.662\textendash665, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap in MRSI: a non-parametric way to assess quantification standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 15th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Semi-Parametric Estimation in MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region. pp.3237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of HRMAS-NMR Signals in the Presence of a Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Profiles obtained with QUEST from HRMAS-NMR signals of Rat Brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, USA, Unknown Region. pp.3228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of ER-Filtered HRMAS-NMR Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Veldhoven, The, Netherlands. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of pilocarpine model of epileptic rats at 7 Tesla by Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Estimation of T1 Metabolite Relaxation using 2D MRSI and a Bootstrap Approach at 1.5T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Noworolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of ER-Filtered HRMAS-NMR signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Data Processing for MR Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warrenton, Virginia, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Myo-Inositol and Macromolecule Contents in Normal-Appearing White and Gray Matter in MS Using 3D-HMRSI at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region. pp.2635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo metabolite relaxation times in mouse and rat brains at 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l\textquoterightalgorithme QUEST à la quantification des métabolites cérébraux de la souris à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et Quantification du GABA en Spectrométrie de Résonance Magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de données d\textquoterightImagerie Spectroscopique en présence d\textquoterighteffets de susceptibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, Unknown Region. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et Quantification du GABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of MRSI Data in the Presence of Magnetic Susceptibility Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of Edited GABA Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite concentration estimates in the rat brain by Magnetic Resonance Spectroscopy using QUEST and two approaches to invoke prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized proton MRS at 7 Tesla in the rat brain : Estimated metabolite concentrations and T2 relaxation times (ePoster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 22nd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Basel, Switzerland. pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des temps de relaxation in vivo des métabolites cérébraux chez le rat à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of Edited GABA Signals in Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Rahman Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Veldhoven, The, Netherlands. pp.311-316, on CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Cramér Rao Lower Bounds: Background Accomodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Scientific Meeting and Exhibition of the International Society of Magnetic Resonance in Medicine, ISMRM2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the background from the metabolites in the time-domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo relaxation times of choline, creatine and N-acetylaspartate at 7 teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain quantitation of 1H short echo time Magnetic Resonance signals at 7 teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Quantitation with a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 11th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toronto, Canada. pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain quantation of 1H short echo time: Background Accomodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 20th Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, The, Netherlands. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric Estimation for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Veldhoven, The, Netherlands. pp.418-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Imaging with Radial Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T.A.W. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 11th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toronto, Canada. pp.1005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Quantitation of in/ex Vivo NMR Spectra Based on a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ampère NMR Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie dynamique 3D avec un balayage radial de l\textquoterightespace k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche sur les Applications du Magnétisme en Médecine, GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification dans le domaine temporel de signaux de spectroscopie à l\textquoterightaide d\textquoterightune base de métabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche sur les Applications du Magnétisme en Médecine, GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRSI functionalities of the JMRUI software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-signal parametrization in in vivo MR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-signal parametrization in In Vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Veldhoven, The, Netherlands. pp.248-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEST : Time-Domain Quantitation with advanced prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology,19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-CONTRAST SUPER-RESOLUTION FOR MRI WITH A VARIATIONAL APPROACH: DISENTANGLING THE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouveaux contrastes d'IRM cérébrale par contrôle optimal en vue d'améliorer la détection des lésions corticales dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation for MRS deep learning quantification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE VARIATIONNELLE POUR L'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB anual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. IEEE, pp.1709-1713, 2021, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de phase pour l'Imagerie Spectroscopique Rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des lipides intra et extra myocellulaires (IMCL et EMCL) par imagerie spectroscopique spirale de résonance magnétique à 3T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN du Grand Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious phase correction in multi-shot CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2020 - 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la FST (Faculté des Sciences et Technologie de l'Université Lyon 1) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MRI contrast with optimal control theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithieux G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.432-435, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Concentration Estimates in the Rat Brain by MRS Using QUEST and Two Approaches to Invoke Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.609-614, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Principles, Hardware Components and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2024, </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo MR Spectroscopy and Metabolic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boumezbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.233-275, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals on Transparency, Reproducibility and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI for Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie spectrale pour améliorer le diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.128-140, 2022, 9782271143280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based techniques in Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazinica, A. (IN-TECH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2010, 978-953-307-002-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId604"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Helene Ratiney </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hélène RatineyCNRS Research Director</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">helene-ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0662-2172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084342625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4186-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie et imagerie spectroscopique in vivo quantitative : modélisation pour l’acquisition et l’analyse du signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imagerie médicale. Université Claude Bernard 1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04943822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Long‐Term Fasting on Skeletal Muscle: Structure, Energy Metabolism and Function Using 31 P/ 1 H MRS and MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), pp.e13773. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcsm.13773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control in a magnetization‐prepared rapid acquisition gradient‐echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Secure Web-Based Medical Imaging Analysis Platform: The AWESOMME Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot-Dejonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouhamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging Informatics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10278-024-01110-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of deep learning models for quality control of MR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Vaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1219343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of skeletal muscle energy metabolism assessed by 31P MRS in clinical routine, part 1: Advanced Quality Control pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (12), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion‐Weighted MRI of the Liver in Patients With Chronic Liver Disease: A Comparative Study Between Different Fitting Approaches and Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hervieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.28826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of skeletal muscle energy metabolism assessed by 31P MRS in clinical routine, part 2: Clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (12), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.5031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol Supplementation Did Not Affect Insulin Sensitivity and Fat Deposition During One-Month Overfeeding in Randomized Placebo-Controlled Trials in Men and in Women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Disse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.854255. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.854255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03752858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.1406. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-05262-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results and interpretation of a fitting challenge for MR spectroscopy set up by the MRS study group of ISMRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Małgorzata Marjańska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinesh Deelchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kreis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffry Alger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.28942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious phase correction in rapid metabolic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 332 (107065), pp.107065. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2021.107065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Comparison of Bayesian and Fermi Deconvolution Approaches for Myocardial Blood Flow Quantification: In silico and Clinical Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Boutelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivraman Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2021.483714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Undersampled Acquisition for Multidimensional Sparse Signals With Application to Magnetic Resonance Spectroscopic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.5289-5298. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSP.2021.3112931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic wideband simultaneous dual‐frequency MR Elastography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (2), pp.e4442. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.4442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy” [Comput. Biol. Med. 110 (2019) 108–119]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 114, pp.103455. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic myocardial ischemic lesion detection on magnetic resonance perfusion weighted imaging prior perfusion quantification: A pre-modeling strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Daviller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-Shift-Encoded Magnetic Resonance Imaging and Spectroscopy to Reveal Immediate and Long-Term Multi-Organs Composition Changes of a 14-Days Periodic Fasting Intervention: A Technological and Case Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Drinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Wilhelmi de Toledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Galusca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.5. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2019.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 49 (6), pp.1587-1599. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jmri.26532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient elastography with optimal control RF pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 294, pp.153 - 161. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2018.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of MRI-derived vs. traditional estimations of fatty acid composition from MR spectroscopy signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (9), pp.e3991. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified framework to optimize MRI contrast preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrm.27417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 281, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo MRS for the assessment of mouse colon using a dedicated endorectal coil: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Canaple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (12), pp.12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control theory for applications in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pacific Journal of Mathematics for Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.54103 - 54103. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40736-017-0034-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control design of preparation pulses for contrast optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.39 - 50. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creatine, Glutamine plus Glutamate, and Macromolecules Are Decreased in the Central White Matter of Premature Neonates around Term</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriam Koob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angèle Viola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Viout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.0160990. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized 2D COSY sequences: Method and experimental evaluation for a whole metabolite quantification approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 260, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2015.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Spectroscopy Markers of Disease Progression in Multiple Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Llufriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kornak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brenneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (7), pp.840-847. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamaneurol.2014.895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast multidimensional NMR spectroscopy for sparse spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (6), pp.640-655. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.3100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liver fat volume fraction quantification with fat and water T1 and T2* estimation and accounting for NMR multiple components in patients with chronic liver disease at 1.5 and 3.0 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (8), pp.2175-2186. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00330-013-2826-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic lipid quantification using MRS at 7 Tesla in a mouse model of glycogen storage disease type 1a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (7), pp.2010-2022. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D033399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel MR imaging, single voxel spectroscopy and chemical shift imaging by reconfiguration of a 'standard' Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical imaging and intervention journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (2), pp.e9. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2349/biij.9.2.e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D localized 2D ultrafast J-resolved magnetic resonance spectroscopy: In vitro study on a 7T imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 215, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2011.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR Spectroscopy Markers of Disease Progression in Multiple Sclerosis: A Clinical Validation Study (IN3-1.005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Llufriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kornak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brenneman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.IN3-1.005 - IN3-1.005. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.78.1_MeetingAbstracts.IN3-1.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-parametric time-domain quantification of HR-MAS data from prostate tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kurhanewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMR in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (10), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nbm.1541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR spectroscopic imaging of glutathione in the white and gray matter at 7 T with an application to multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. E. Hammond-Rosenbluth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Nelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, (in-press)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a quantitative analysis of in vivo proton magnetic resonance spectroscopic signals using the continuous Morlet wavelet transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine J.P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20, pp.104029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of T1 and T2 Metabolite Relaxation Times in Glioma and Normal Brain at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J Magn Reson Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28, pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of metabolite T1 relaxation times using tissue specific analysis, signal averaging and bootstrapping from magnetic resonance spectroscopic imaging data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Noworolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magn Reson Mater Phy Biol Med</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (3), pp.143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation for in vivo and ex vivo NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.505--511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of metabolite concentrations of healthy mouse brain by magnetic resonance spectroscopy at 7 T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C R chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9, pp.534-538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Semi-Parametric Estimation Based on a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain quantitation of 1 H short echo-time signals: background accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (6), pp.284 - 296. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-004-0037-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic magnetic resonance imaging paragraph sign with radial scanning: a post-acquisition paragraph sign keyhole approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. T. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cremillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.21--28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic magnetic resonance imaging with radial scanning: a post-acquisition keyhole approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.21 - 28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-003-0003-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VARIATIONAL REFERENCE-FREE MULTICONTRAST SUPER RESOLUTION FOR MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 23rd International Symposium on Biomedical Imaging (ISBI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME: A Web-Based Medical Imaging Platform for Multiple use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS, Recherche en Imagerie et Technologies pour la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Fluorescence Spectroscopy and 31P MRS in NADH Phantoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Asatiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mahieu-Williame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Biomedical Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, München, France. pp.W2B.5, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/ECBO.2025.W2B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05476024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2025, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE POUR L'IRM : UNE APPROCHE VARIATIONNELLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGBM (Société Française du Génie Biologique et Médical), Jun 2024, Aubière, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CREAT_criteria: What have we learned regarding CTD patient epilepsy? A prospective study in creatine transporter deficiency (SLC6A8) patients to determine the most relevant outcome measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahra Gheurbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Touil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 CCDS Scientific + Patient Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Creatine Deficiencies, Jun 2024, Salt Lake City (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic liver disease: The role of multiple diffusion-weighted models using the Bayesian shrinkage method for liver fibrosis assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creat_criteria: a prospective study in Creatine Transporter Deficiency (SLC6A8) patients to determine the most relevant outcome measures: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Curie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahra Gheurbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Buchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiphaine Courtalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cerebral Creatine Deficiency Syndromes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Xtraordinaire, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of apparent intra-and extra-myocellular lipid content indicator using spiral spectroscopic imaging at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Croisille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESMRMB, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Reproducibility in Metabolite Quantification Applied to Short Echo Time in Vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE International Symposium on Biomedical Imaging, ISBI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2023, Cartagena de Indias, Colombia. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hypothèse glutamatergique de la schizophrénie vue par l’IRM spectro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Neurosciences Psychiatrie Neurologie - Le cerveau en partage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'estimation et modèles de diffusion avancés pour l'évaluation de la fibrose hépatique dans les maladies chroniques du foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité en IRM quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées reproductibilité - Labex Primes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03894036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoai-Thu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of skeletal muscle energy metabolism by 31P MRS in COVID19 and Multiple Sclerosis patients: technical and clinical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djahid Kennouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ReproVIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Reproductibilité Labex PRIMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AWESOMME : Application WEb pour la génération de maSse de dOnnées expertisées en iMageriE MEdicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCAD 2022, Journées Calcul Données : Rencontres scientifiques et techniques autour du calcul et des données.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo Mr Spectroscopy Quantification: Locks And Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Binational GIRM-GERM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of apparent Intra-and Extra-myocellular lipid content using spiral spectroscopic imaging and diffusion imaging at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Deep Leaning Model for Quality Control of Short-echo 7T MRSI with Various Disease Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huawei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of b-values sampling scheme for several diffusion-weighted MRI models in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Correction in IDEAL-type Rapid Spectroscopic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2021 Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE A MULTIPLE FREQUENCE SIMULTANEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5iéme congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisations mathématiques pour l'acquisition et le traitement des données de spectroscopie RMN in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Virtuelle du GERM 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Fitting Approaches for Diffusion-weighted MRI Models in Liver Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5eme congres scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of intravoxel incoherent motion (IVIM)-Kurtosis diffusion-weighted imaging and its application in liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiqing Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN Grand Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31P MRS assessments of mitochondrial dysfunction in patients with peripheral arterial disease undergoing revascularization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Slade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tonson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtually, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pfeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtually, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under-sampled spiral 31P-MRSI for dynamic exercise applications at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Pfeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris (Virtually), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious Phase Correction in Multi-Shot MRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2020 - 37th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la composition en acides gras des tissus adipeux par imagerie spectroscopique EPSI dans un contexte préclinique à 4,7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR SPECTROSCOPY ARTIFACT REMOVAL WITH U-NET CONVOLUTIONAL NEURAL NETWORK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Chemical Shift-Encoded MRI for Volume and Composition Quantification of Abdominal Adipose Tissue During an Overfeeding Protocol in Healthy Volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuram Faraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous-échantillonnages temporels entrelacés pour l'acquisition rapide en imagerie spectroscopique par RMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie spectroscopique spirale rapide basée sur un sous-échantillonnage irrégulier temporel : démonstration in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Processing, Fitting & Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-clinical fatty acid composition estimate of adipose tissue using echo planar spectroscopic imaging (EPSI) at 4.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated Spiral Chemical Shift Imaging For Proton Density And T2*Fat-Water Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Troalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging (ISBI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards handling artefacts in Convolutional Neural Networks-based MRS quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM MRS Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Spectroscopy Quantification using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Hatami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Grenada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3D spoiled-gradient multiple echo with STEAM for proton density fat fraction and fatty acid composition estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE SPECTROSCOPIQUE SPIRALE ET COMPRESSED SENSING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karkouri Jabrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l\textquoterightétude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE MULTIMODALE IRM/OPTIQUE POUR LE SUIVI DES ANOMALIES TISSULAIRES COLORECTALES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme didactique mutualisée de travaux pratiques en instrumentation et imagerie biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonet Axel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du colloque du Club EEA consacré à l'Enseignement des Technologies de l'Information et des Systèmes - CETSIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular spiral acquisition for compressive sensing in MRSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karkouri Jabrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de modèles paramétriques pour l'estimation de la composition lipidique en spectroscopie de résonance magnétique : comparaison théorique des fonctions modèles et application in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time samples selection in spiral acquisition for sparse magnetic resonance spectroscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Millioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.4128-4131, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2017.8297059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses quantitatives et qualitatives des adiposités abdominales avec une séquence multi-écho de gradient à 3T appliquées à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo magnetic resonance spectroscopy for the characterization of colorectal tumors in colitis murine model: initial findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification volumique des graisses abdominales sous-cutanées et viscérales par résonance magnétique nucléaire du proton à 3T : application à un protocole de surnutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de signaux de spectroscopie 2D de corrélation échantillonnés irrégulièrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non uniform sampling for sparse 2D correlated MRS: a quantitative point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie 2D de corrélation : acquisition et méthode de quantification pour la détermination lipidique du foie dans un modèle de souris obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Correlated MRS as a quantitative method to asses liver fatty acid composition of ob/ob mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie Spectroscopique par multiple échos de gradient entrelacés : application à l’imagerie abdominale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of triglyceride fatty acid composition in the liver, subcutaneous and visceral adipose tissue with 3.0T MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard D’assignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ronot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th International Society of Magnetic Resonance in Medicine annual meeting,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of 2D L-COSY to study lipid composition in mouse fatty liver at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01038049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo Transverse Relaxation Time measurements from Localized CT-COSY and JPRESS: a validation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Salt-Lake City, USA, Unknown Region. pp.3967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdominal fat segmentation using T1- and T2*- corrected images and characterization by proton spectroscopy: preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Scientific Meeting of ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Localized 2D-MRS (Correlation and J-Resolved) methods with respect to quantification purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2013 Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Toulouse, France. n°72, p61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Metabolic Disorders Induced by Convulsive Dose of Soman. In vivo Study Using Chemical Shift Imaging NMR Spectroscopy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII International congress of Toxicoloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, Korea, Unknown Region. pp.P3 \textendash 068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Metabolic Disorders Induced by Convulsive Dose of Soman. In vivo Study Using Chemical Shift Imaging NMR Spectroscopy in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Testylier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Stupar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XIII International congress of Toxicoloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Séoul, Korea, Unknown Region. pp.P3 \textendash 068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver fat volume fraction quantification using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for fat multiple resonances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Localized 2D J-Resolved MR Spectrum in a single scan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Scientific meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Melbourne, Australia. pp.3896</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MR-liver steatosis assessment using a magnitude-based technique with independent fat and water T2* estimations, T1-related bias correction and accounting for spectral complexity of fat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D ultrafast J-resolved MRS sequence with 3D Localization: an in vitro validation on a 7T imaging system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Nuclear Magnetic Resonance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Miami, United States. pp.WOE 4:50-5:05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic Profile of Inflammation in the hyppocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Combaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lisbone, Portugal. pp.704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une carte d'inhomogénéités du champ statique BO comme connaissance a priori en spectroscopie de résonnance magnétique quantitative bidimentionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic profile of inflammation in the hippocampus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Combaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Courtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012, 29th Annual Scientific Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal. pp.704, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10334-012-0324-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B0 field Mapping to improve prior knowledge in quantitative 2D-MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Friboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards in vivo Ultrafast 2D Localized Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MR spectroscopy for lipid and metabolic measurements of GSD1 mice inside and outside liver tumor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a biochemical and structure specific quantitative analysis of the mouse brain using Magnetic Resonance Spectroscopic Imaging at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR "Imagerie in vivo" (IMAGIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Quantication for in vivo 2D J-Resolved Spectroscopy in rat brain at 7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undersampled MRSI k-space for spectra with limited support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS/GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRS lipid composition follow-up of a GSD1 mouse model subject to a diet change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mithieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undersampling for fast multidimensional spectroscopy with sparse frequency domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Merhej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaouki Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Prost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards in vivo Ultrafast 2D Localized Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Leipzig, Germany. pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Echo Time H1 Chemical Shift Imaging data quantification in the mouse brain at 11.7T using a constrained parametric macromolecular model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de quantification en spectroscopie 2D J-résolue in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling strategy effects on in vivo 2D J-Resolved spectroscopy quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat content quantification errors using multiple gradient echo imaging: A phantom and simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification des différents états physiologiques d\textquoterightun organisme aquatique: la daphnie (Daphnia magna) d\textquoterightaprès son spectre RMN HRMAS proton in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bunescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo hepatic localized proton magnetic resonance spectroscopy at 7T in a glycogen storage disease mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de resonance magnetique in vivo d\textquoterightun modele murin de glycogenose 1a a 7 T dans le foie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ramamonjisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mutel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Thématiques GDR IMAGIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous two-channel mice brain chemical shift imaging using a standard Biospec spectrometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS 2D quantification vs 1D quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, USA, Unknown Region. pp.2398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lineshape Pertinence in in vivo hepatic 1H Magnetic Resonance Spectroscopic data fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond lipid quantification of in vivo clinical hepatic 1.5T 1H MRS signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.732</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of internal reference for in vivo Magnetic Resonance Spectroscopy in the liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.729</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards structure specific macromolecular content of mouse brain from Chemical Shift Imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hawai, United States. pp.3293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of the brain macromolecular content in a mouse model of neuro-inflammation from chemical shift imaging data at 11.7T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel quantification strategy for in vivo 2D J-Resolved spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Antalya, Turkey. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Estimation in Magnetic Resonance Spectroscopy: Automation of the Disentanglement Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1619</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Metabolites in HR-MAS Spectra of Human Prostate Biopsy Tissues Using ERETIC and the QUEST Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gurascier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tabatai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.3803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Voigt model estimation using multiple random starting values and parameter bounds settings for in vivo hepatic 1H Magnetic Resonance Spectroscopy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.1529-1532, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d\textquoterightune mixture de gaussiennes par l\textquoterightalgorithme d\textquoterightEspérance-Maximisation pour la modélisation des signaux de macromolécules acquis par inversion-récupération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Quantitative analysis of HRMAS 1D proton spectra from rat liver biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Éliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Society of Magnetic Resonance in Medicine and Biology (ESMRMB 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification Method using the Morlet Wavelet for Magnetic Resonance Spectroscopic Signals with Macromolecular Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf Proc IEEE Eng Med Biol Soc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vancouver, Canada. pp.2681\textendash2684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morlet Wavelet Analysis of Magnetic Resonance Spectroscopic Signals with Macromolecular Contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Chania, Greece. pp.321\textendash325, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2008.4659993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing magnetic resonance spectroscopic signals with macromolecular contamination by the Morlet wavelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conf Proc IEEE European Congress for Medical and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Antwerp, Belgium. pp.163\textendash166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative des altérations métaboliques chez un modèle murin de neuro-inflammation par SRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la stéatose hépatique par Spectroscopie de Résonance Magnétique et Imagerie en phase et opposition de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès du GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian mixture model Estimation using the Expectation Maximization algorithm for MRS inversion-recovery signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.1625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of metabolic Alterations in a mouse model of Neuro-inflammation using In vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Giraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.2179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a \textquoterightstandard\textquoteright Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.432-435, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the hepatic fatty infiltration and the metabolite concentrations using Magnetic Resonance Spectroscopy and in and out of phase Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toronto, Canada. pp.712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance spectroscopy effects of natalizumab:single center results from the SENTINEL study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Academy of Neurology 59th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and Progressive Disease Marker in MS; results from a large cross-sectional spectroscopic imaging study at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Academy of Neurology 59th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spending extra scan time on measuring a \textquoterightmacromolecules-only\textquoteright signal worthwhile?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Magnetic Resonance in Medicine - European Society of Magnetic Resonance in Medicine and Biology, Joint Annual Meeting ISMRM-ESMRMB, Berlin, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap in MRSI: a non-parametric way to assess quantification standard errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 15th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric Estimation in Magnetic Resonance Spectroscopy: Automation of the Disentanglement Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 29th Annual International Conference of the IEEE Engineering in Medicine and Biology Society EMBS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Unknown, Unknown Region. pp.662\textendash665, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Profiles obtained with QUEST from HRMAS-NMR signals of Rat Brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, USA, Unknown Region. pp.3228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of HRMAS-NMR Signals in the Presence of a Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error Bounds for Semi-Parametric Estimation in MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region. pp.3237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of ER-Filtered HRMAS-NMR Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Veldhoven, The, Netherlands. pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of pilocarpine model of epileptic rats at 7 Tesla by Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 23rd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warsaw, Poland. pp.267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Estimation of T1 Metabolite Relaxation using 2D MRSI and a Bootstrap Approach at 1.5T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.M. Noworolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Myo-Inositol and Macromolecule Contents in Normal-Appearing White and Gray Matter in MS Using 3D-HMRSI at 3T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Okuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 14th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Seattle, Washington, USA, Unknown Region. pp.2635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation with QUEST of ER-Filtered HRMAS-NMR signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fauvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Workshop on Data Processing for MR Spectroscopy and Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Warrenton, Virginia, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et Quantification du GABA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition et Quantification du GABA en Spectrométrie de Résonance Magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de l\textquoterightalgorithme QUEST à la quantification des métabolites cérébraux de la souris à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès du GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Carry le Rouet, France. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo metabolite relaxation times in mouse and rat brains at 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de données d\textquoterightImagerie Spectroscopique en présence d\textquoterighteffets de susceptibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, Unknown Region. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Parametric estimation in In vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capobianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.658-667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of Edited GABA Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of MRSI Data in the Presence of Magnetic Susceptibility Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rabeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 13th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Miami, Florida, USA, Unknown Region. pp.2472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite concentration estimates in the rat brain by Magnetic Resonance Spectroscopy using QUEST and two approaches to invoke prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Veldhoven, The, Netherlands. pp.609-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized proton MRS at 7 Tesla in the rat brain : Estimated metabolite concentrations and T2 relaxation times (ePoster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 22nd Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Basel, Switzerland. pp.207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des temps de relaxation in vivo des métabolites cérébraux chez le rat à 7 Teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Cramér Rao Lower Bounds: Background Accomodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Scientific Meeting and Exhibition of the International Society of Magnetic Resonance in Medicine, ISMRM2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Kyoto, Japan. pp.306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitation of Edited GABA Signals in Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Tchong Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul-Rahman Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Veldhoven, The, Netherlands. pp.311-316, on CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untangling the background from the metabolites in the time-domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-domain quantitation of 1H short echo time Magnetic Resonance signals at 7 teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo relaxation times of choline, creatine and N-acetylaspartate at 7 teslas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Briguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 21st Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Copenhagen, Denmark. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiparametric Estimation for Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Veldhoven, The, Netherlands. pp.418-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Quantitation with a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 11th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toronto, Canada. pp.1161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain quantation of 1H short echo time: Background Accomodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 20th Annual Scientific Meeting ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rotterdam, The, Netherlands. pp.328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Imaging with Radial Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.T.A.W. Wajer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Soc. Magnetic Resonance in Medicine, 11th Scientific Meeting and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toronto, Canada. pp.1005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Domain Quantitation of in/ex Vivo NMR Spectra Based on a Metabolite Basis Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pampel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ampère NMR Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Zakopane, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification dans le domaine temporel de signaux de spectroscopie à l\textquoterightaide d\textquoterightune base de métabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche sur les Applications du Magnétisme en Médecine, GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie dynamique 3D avec un balayage radial de l\textquoterightespace k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lethmate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crémillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Graveron-Demilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche sur les Applications du Magnétisme en Médecine, GRAMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-signal parametrization in In Vivo MR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProRISC, IEEE Benelux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Veldhoven, The, Netherlands. pp.248-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUEST : Time-Domain Quantitation with advanced prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology,19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MRSI functionalities of the JMRUI software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Janssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naressi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Background-signal parametrization in in vivo MR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Coenradie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. De Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology, 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cannes, France. pp.369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTI-CONTRAST SUPER-RESOLUTION FOR MRI WITH A VARIATIONAL APPROACH: DISENTANGLING THE CHALLENGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de nouveaux contrastes d'IRM cérébrale par contrôle optimal en vue d'améliorer la détection des lésions corticales dans la sclérose en plaques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Delcey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Durand-Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain adaptation for MRS deep learning quantification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hachicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Sdika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUPER-RESOLUTION ISOTROPE VARIATIONNELLE POUR L'IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Amador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Foare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB anual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Sango Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Caussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Londres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03568818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Nice, France. IEEE, pp.1709-1713, 2021, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction de phase pour l'Imagerie Spectroscopique Rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des lipides intra et extra myocellulaires (IMCL et EMCL) par imagerie spectroscopique spirale de résonance magnétique à 3T.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naëgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabrane Karkouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Viallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN du Grand Sud 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurious phase correction in multi-shot CSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Chassain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB 2020 - 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Inconnu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie métabolique rapide en 13C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour El Sabbagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit GERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Oléron, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFRMBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Kanice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Solanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Brusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of polyphenols during a high-fat diet enhanced with chemical shift-encoded MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the phase variation induced by eddy currents on localized spectroscopy fatty acid composition quantification and its correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SRM in vivo pour l’étude de la composition tissulaire colorectale : résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie multimodale IRM/optique pour le suivi du cancer colorectal chez la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of abdominal subcutaneous and visceral fat by magnetic resonance imaging of the proton at 3T: application to an overfeeding protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berenice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse Ve Koon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modele Parametrique Pour L'estimation De La Composition Lipidique En Spectroscopie De Resonance Magnetique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RITS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, Région indéterminée. RITS, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of time sample selection and model function design on the quantification of fatty acid composition: in vitro and in vivo studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Coum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodality protocol combining endoscopic MRI and confocal endomicroscopy for mice colorectal lesions assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Sablong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driffa Moussata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMRMB Annual Scientific Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (supp 1), Magnetic Resonance Materials in Physics, Biology and Medicine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau décalée : un biomarqueur IRM de l’obésité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angéline Nemeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Leporq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ségrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la FST (Faculté des Sciences et Technologie de l'Université Lyon 1) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing MRI contrast with optimal control theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic fatty acid quantification using MRS and GC in a mouse model of GSD1A under two different diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mithieux G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rajas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Annual Meeting Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montréal, Canada. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twelve Years of LabEx PRIMES (2012-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dauvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo, 2025, </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14794956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-configuration of a 'standard' Biospec spectrometer for simultaneous 2-channel acquisitions: Application for mouse brain MRI and MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rengle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bucur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.432-435, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolite Concentration Estimates in the Rat Brain by MRS Using QUEST and Two Approaches to Invoke Prior Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cudalbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Beuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Van Ormondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.609-614, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI Principles, Hardware Components and Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Saint-Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-25, 2024, </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394284030.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo MR Spectroscopy and Metabolic Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flament</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Boumezbeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of MRI: Techniques and Quantitative Methods for Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.233-275, 2024, 978-1-394-28401-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamentals on Transparency, Reproducibility and Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Camarasu-Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Glatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Frindel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trustworthy AI for Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imagerie spectrale pour améliorer le diagnostic médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Rit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Montcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Varray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Muleki Seya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps en images : Les nouvelles imagerie pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.128-140, 2022, 9782271143280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-based techniques in Magnetic Resonance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suvichakorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavassila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lazinica, A. (IN-TECH). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-196, 2010, 978-953-307-002-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Reeth van Reeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ratiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Sugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon A. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId601"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85625D4C"/>
+    <w:nsid w:val="955901CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ratiney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-2172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084342625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4186-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiqing Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28826" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Marja&#324;ska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Deelchand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kreis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Alger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bolan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivraman Giri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.483714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4442" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997387v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drinda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wilhelmi de Toledo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056944v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160990" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05398900v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koob" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viout" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Confort-Gouny" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Martel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFCX5871-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llufriu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kornak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brenneman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2014.895" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2826-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K778V167-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847709v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2349/biij.9.2.e9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.78.1_MeetingAbstracts.IN3-1.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796443v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.12.013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBL4BM4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Albers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurhanewicz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1541" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443469v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Hammond-Rosenbluth" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Nelson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvichakorn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J.P" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443318v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Chang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443417v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443215v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822924v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-004-0037-9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6PKJQ4N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982790v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lethmate" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Wajer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cremillieux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Ormondt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wajer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-003-0003-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A978527246019BACA202A92BBBFBE9FBAB6E412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628336v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184268v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211985v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929921v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894036v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929968v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770476v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moulin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929959v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160659v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211961v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212005v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340618v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029579v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Slade" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957409v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Sabbagh" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chassain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pages" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Bonny" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236949v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129980v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208311v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879523v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879525v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testylier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879527v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879521v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839248v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879471v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829572v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879472v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827787v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879475v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Langlois" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879482v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879480v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879478v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879481v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879477v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879484v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879493v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879485v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879487v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879489v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rajas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879491v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879494v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879501v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879502v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879495v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879498v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879518v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurascier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albers" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabatai" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879503v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879515v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879512v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metzinger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eliat" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879517v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Antoine" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879509v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2008.4659993" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879513v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879510v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bernard" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudon" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879519v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879514v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879511v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541025" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879507v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879516v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879429v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879431v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cree" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Owen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evangelista" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879430v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Okuda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Nelson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879427v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352377" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879428v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879440v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Beer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879437v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879439v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879432v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879438v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879434v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879436v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879441v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879451v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879452v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchong Len" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879448v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879446v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879449v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879445v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879444v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879453v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879457v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879454v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879455v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879456v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879461v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879463v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879458v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879464v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T.A.W. Wajer" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879459v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pampel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879460v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879462v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879466v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janssen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naressi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879468v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879469v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879465v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mitri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012699v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293543v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560370v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804323v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithieux G." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905225v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879504v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879443v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646486v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905338v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649249v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879490v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/helene-ratiney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0662-2172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084342625" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4186-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04943822v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Na&#235;gel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Viallon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leporq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13773" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot-Dejonghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouhamama" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10278-024-01110-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214565v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Vaziri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huawei Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Xie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1219343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabrane Karkouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahid Kennouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Royer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211925v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiqing Huang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hervieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dumortier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.28826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03752858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Segrestin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nemeth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seyssel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Disse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.854255" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326388v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Marja&#324;ska" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinesh Deelchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kreis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffry Alger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bolan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.28942" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03363454v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Sabbagh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#233;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2021.107065" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244361v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Boutelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivraman Giri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jolly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.483714" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Prost" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2021.3112931" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007661v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4442" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103455" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2M7GPC2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135018v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.05.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Drinda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wilhelmi de Toledo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Galusca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2019.00005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Nemeth" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Segrestin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Faraz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.26532" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861324v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3991" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dorez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Canaple" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Saint-Jalmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3794" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492673v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Koob" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Viola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Fur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Viout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160990" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374939v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Martel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tse Ve Koon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2015.09.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFCX5871-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llufriu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kornak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brenneman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaneurol.2014.895" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merhej" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diab" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9TP8G0V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leporq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilleul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-013-2826-x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K778V167-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847703v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramamonjisoa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mutel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mithieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D033399" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rengle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grenier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2349/biij.9.2.e9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796443v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Akoka" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavassila" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2011.12.013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBL4BM4Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879473v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.78.1_MeetingAbstracts.IN3-1.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879488v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Albers" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabeson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kurhanewicz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.1541" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Srinivasan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Hammond-Rosenbluth" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelletier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Nelson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443476v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suvichakorn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bucur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine J.P" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443318v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Chang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Noworolski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fauvelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cudalbu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443215v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briguet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coenradie" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Ormondt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822924v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Graveron-Demilly" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-004-0037-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6PKJQ4N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lethmate" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. T. Wajer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cremillieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Van Ormondt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822919v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wajer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cr&#233;millieux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-003-0003-y" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A978527246019BACA202A92BBBFBE9FBAB6E412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589816v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888454v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Diot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Billaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Asatiani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gautheron" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.W2B.5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628336v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731103v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Curie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ouss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahra Gheurbi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pommier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211967v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419252v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Buchy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiphaine Courtalon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184268v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Troalen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Croisille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006152v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Vila" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bonnet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230744" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929921v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211985v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894036v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Bonny" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770519v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Frindel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cervenansky" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Diot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boeuf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929968v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519714v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Xie" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238486v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929959v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340618v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029579v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Slade" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tonson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Pfeuffer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029574v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957409v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Sabbagh" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chassain" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pages" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Bonny" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Hatami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081436v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236949v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Prost" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129980v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129970v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056801v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904680v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904617v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karkouri Jabrane" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785183v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466273v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driffa Moussata" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878500v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussata" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598498v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonet Axel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ray" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713538v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878497v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coum" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068024v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8297059" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560235v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice S&#233;grestin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433339v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434740v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Nemeth" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Friboulet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208313v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288541v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Langlois" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208316v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208311v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918414v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard D&#8217;assignies" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ronot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038049v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monnier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laville" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879522v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879523v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278960v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Testylier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stupar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#233;my" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879521v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879471v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879472v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827787v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879474v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Combaz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cayre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Fur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pecchi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828777v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839185v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-012-0324-9" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830597v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879478v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guillou" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879482v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Giraudeau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879480v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879479v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879475v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Langlois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879483v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Merhej" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khalil" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879481v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879477v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879476v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Merhej" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Diab" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879484v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879492v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879486v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879485v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879493v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879487v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bunescu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879489v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rajas" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879491v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879501v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879499v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879494v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879502v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879495v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879496v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879500v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touret" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879498v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879515v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879512v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879518v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zhang" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gurascier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albers" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabatai" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879508v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541300" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879503v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879520v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. da Costa" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cavassila" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879517v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Antoine" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879509v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2008.4659993" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879513v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879510v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Bernard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giraudon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879519v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879516v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879511v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541025" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879431v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cree" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Owen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Evangelista" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879430v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Henry" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Okuda" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Nelson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879429v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capobianco" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879428v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chung" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879427v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352377" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879439v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879437v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879440v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. De Beer" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879432v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879438v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879435v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Noworolski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879436v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hauser" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879434v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tchong Len" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fenet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879452v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879451v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879441v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879448v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879442v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879445v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879449v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879444v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879447v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879450v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879457v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879453v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Rahman Allouche" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879454v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879456v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879455v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879458v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879461v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879463v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879464v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T.A.W. Wajer" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879459v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pampel" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879462v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879460v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879469v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879465v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mitri" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879466v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stefan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Janssen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naressi" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879468v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313762v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hachicha" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012699v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757198v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293543v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238472v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733862v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pages" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977906v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977913v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560370v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560416v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693680v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878496v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693532v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434783v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434155v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804323v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mithieux G." TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928878v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Peyrin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dauvergne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Adam" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14794956" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905225v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879504v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879443v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646486v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905338v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flament" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Boumezbeur" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649249v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Camarasu-Pop" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Glatard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rit" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Muleki Seya" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879490v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>