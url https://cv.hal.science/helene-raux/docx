--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -582,212 +582,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mangas, mauvais genre d’un nouveau genre ?</w:t>
+                <w:t xml:space="preserve">Les mangas, mauvais genre d'un nouveau genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounthavy Suvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Rouvière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.145-157, 2018, 978-3-631-77053-5</w:t>
+              <w:t xml:space="preserve">, Peter Lang, 2018, 978-3-631-76674-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02398732v1</w:t>
+                <w:t xml:space="preserve">hal-03938568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mangas, mauvais genre d'un nouveau genre ?</w:t>
+                <w:t xml:space="preserve">Les mangas, mauvais genre d’un nouveau genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounthavy Suvilay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Rouvière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner la littérature en questionnant les valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Peter Lang, 2018, 978-3-631-76674-3</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-157, 2018, 978-3-631-77053-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938568v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1755,51 +1755,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398732v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hql" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isoline Duqu&#233;nois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Johari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Eug&#232;ne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967154v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.19621" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938541v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soul&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bounthavy Suvilay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398732v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/65389" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483539v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15hql" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isoline Duqu&#233;nois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Johari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omton.2025.201065" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Acerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855436v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03472956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4818" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>