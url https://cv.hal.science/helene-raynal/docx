--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -532,161 +532,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
+                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Reckling</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schulz</w:t>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971926v1</w:t>
+                <w:t xml:space="preserve">hal-04256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of crop category choices reveal strategies and tactics used by smallholder farmers in India to cope with unreliable water availability</w:t>
               </w:r>
@@ -800,161 +800,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
+                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Moritz Reckling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Enders</w:t>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fumagalli</w:t>
+                <w:t xml:space="preserve">Susanne Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256535v1</w:t>
+                <w:t xml:space="preserve">hal-03971926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t>
               </w:r>
@@ -1208,90 +1208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,103 +1342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t>
@@ -1470,364 +1470,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles et interopérabilité des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° Spécial: Données de la recherche, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628457v1</w:t>
+                <w:t xml:space="preserve">hal-02620550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Bindi</w:t>
+                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganga Ram Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Weihermueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.32 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620098v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et interopérabilité des modèles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620550v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model for water management at the farm level integrating strategic, tactical and operational decisions</w:t>
               </w:r>
@@ -1865,51 +1865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.123-135. </w:t>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Dechow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sören Gebbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2209,498 +2209,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact analysis of climate data aggregation at different spatial scales on simulated net primary productivity for croplands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+                <w:t xml:space="preserve">Specka Xenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.100-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604279v1</w:t>
+                <w:t xml:space="preserve">hal-02636966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plug-in under RECORD to link biophysical and decision models for crop management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raynal</w:t>
+                <w:t xml:space="preserve">Impact analysis of climate data aggregation at different spatial scales on simulated net primary productivity for croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.41-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0357-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2016.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458657v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">A new plug-in under RECORD to link biophysical and decision models for crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specka Xenia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.100-112. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0357-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636966v1</w:t>
+                <w:t xml:space="preserve">hal-01458657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial soil and climate input data aggregation on regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2790,64 +2790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 220, pp.101-115. </w:t>
@@ -2879,372 +2879,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">A new graphical modeling pluging based on Forrester diagrams for RECORD platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01326⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636784v1</w:t>
+                <w:t xml:space="preserve">hal-01173663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new graphical modeling pluging based on Forrester diagrams for RECORD platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Specka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.53-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173663v1</w:t>
+                <w:t xml:space="preserve">hal-02636784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Specka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.141-157. </w:t>
@@ -3380,831 +3380,843 @@
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.370-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 215, pp.231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to pesticides and risk of childhood cancer:a meta-analysis of recent epidemiological studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysaloun Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Gamet-Payrastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 68, pp.694-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/oemed-2011-100082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' decision between private labels and national brands in a retailer's chain: a mixed multinomial logit application?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3, pp.41-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition professionnelle aux pesticides et risque de cancers hématopoïétiques : une méta-analyse des risques épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysaloun Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maysaloun Merhi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Causes and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (10), pp.1209-1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10552-007-9061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie de l'abattage du lapin. II Influence de la temperature de l'air de refrigeration sur les pertes d'eau et sur l'acidification musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ouhayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Dapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapanouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 11 (2), pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4214,324 +4226,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoflow shiny: Aide à la publication de jeux de données géoréférencées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannès-Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Shiny : INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jan 2026, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new indicator framework for multicriteria assessment of co-designed agroecological crop rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solèmne Skorupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuz Nadiia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allard de Wit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Foudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Montoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau (FR), France. pp.537-539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential production of energy cover crop in France: consequences on food crop production and environmental impacts based on scenarios simulation at high resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jean-Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4546,3567 +4558,3567 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII STICS Seminar STICS - 13-16 November 2023 - Floirac (33)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Nov 2023, Florac, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797870v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
+              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798306v1</w:t>
+                <w:t xml:space="preserve">hal-04797870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecosystem studies: semantic modelling and annotation for FAIR data production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Clavreul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798123v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03303236v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Maury</w:t>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Shoving</w:t>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Abella</w:t>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765023v1</w:t>
+                <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165886v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Abella</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Champolivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
+                <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
+              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846076v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASCROM : A crop model designed to simulate agricultural water constraints in semi-arid areas from plot to territory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199393v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASCROM : A crop model designed to simulate agricultural water constraints in semi-arid areas from plot to territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199406v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB Annual Meeting (SEB 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Experimental Biology, Jul 2019, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Monet</w:t>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Schellenberger</w:t>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591602v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christel Anger</w:t>
+                <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">D Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Monet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Schellenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enjeux sur le sol : les dispositifs de longue durée pour répondre aux questions d’aujourd’hui et de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Versailles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539608v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of irrigated agriculture on groundwater resource and quality in semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">7. Journée RECORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737245v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aïvayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée RECORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785191v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606884v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle dynamique de population au modèle de culture STICS afin d'étudier les interactions plante-herbivore dans un contexte spatio-temporel. Application au cas du puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain R. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e séminaire des utilisateurs de Stics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATA Aggregation effects in regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ASA/CSSA/SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDE in Practice for Computational Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Combemale</w:t>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Ober</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141393v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MDE in Practice for Computational Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Ober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209285v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739606v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of long term experiments on terrestrial ecosystem in AnaEE-France Research Infrastructure : concept and adding value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are our modelling tools ready to cope with agricultural systems evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8115,1563 +8127,1563 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dean Holzworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium for Farming Systems Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agropolis International. FRA., Sep 2015, Montpellier, France. 551 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions pour le partage de données et d'outils dans le Système d’Information d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage par renforcement pour l’optimisation de la conduite de culture du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Trépos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure: design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Experimentation in Ecosystem Research in a Changing World: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure : design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lafolie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Loreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExpeER international conference: Experimentation in Ecosystem Research in a changing world: Challenges and opportunities.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journée AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748832v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804633v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD : an integrated platform for agro-ecosystems study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated platform for agro-ecosystems study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). Paris, FRA., Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumers' decision between private labels and national brands in a retailer's chain: a mixed multinomial logit application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ComIndus : 1. Journée de Recherche sur les relations entre industrie et grande distribution alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA.; European Association of Agricultural Economists (EAAE). INT., Mar 2007, Avignon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer's decision between provate labels and national brands in a retailer's store: a mixed multinomial application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier-Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33 Conference European association for research in industrial economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Research in Industrial Economics (EARIE). BEL.; GREThA.; Institut National de la Recherche Agronomique (INRA). FRA., Aug 2006, Amsterdam, Netherlands. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technologie de l'abattage du lapin. II Influence de la temperature de l'air de refrigeration sur les pertes d'eau et sur l'acidification musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ouhayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Dapper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Lapanouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journees de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1990, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9681,2961 +9693,2961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+                <w:t xml:space="preserve">Soybean seedling emergence under current and future climate across Europe and the possibility for sowing date adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben-Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University of Natural Resources and Life Sciences, Vienna, Austria</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04797919v1</w:t>
+                <w:t xml:space="preserve">hal-04143092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean seedling emergence under current and future climate across Europe and the possibility for sowing date adaptations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Johann Vollmann, Marjana Vasiljević, Leopold Rittler, Jegor Miladinović, Donal Murphy-Bokern. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University of Natural Resources and Life Sciences, Vienna, Austria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soybean Research for Sustainable Development. Abstracts World Soybean Research Conference 11, pp.407, Soybean Research for Sustainable Development. Abstracts of the World Soybean Research Conference 11 (WSRC 11), 18-23 June 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143092v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Alletto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Brun</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789599v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre l’agro-écologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. , 1 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737952v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604215v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604211v1</w:t>
+                <w:t xml:space="preserve">hal-01604214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604815v1</w:t>
+                <w:t xml:space="preserve">hal-01604211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604214v1</w:t>
+                <w:t xml:space="preserve">hal-01604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Haas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608783v1</w:t>
+                <w:t xml:space="preserve">hal-01604215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Kiese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Klatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604126v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICHA : un modele integre pour l’etude de l’impact du changement climatique sur les eaux souterraines d’un petit bassin versant indien</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddhu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601454v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C. Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonali P Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AICHA : un modele integre pour l’etude de l’impact du changement climatique sur les eaux souterraines d’un petit bassin versant indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Morales</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739629v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608581v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602259v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">The FACCE-ERA-NET+ project Climate–CAFÉ: Climate change adaptability of cropping and farming systems for Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Justes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter A.H. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bachinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddhu Sekhar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
+                <w:t xml:space="preserve">Georg Carlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 227 p., 2015, Climate Smart Agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601473v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Ruget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF - Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France. AFPF, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition professionnelle aux pesticides et risque de cancers hématopoïétiques : une méta-analyse des risques épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysaloun Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maysaloun Merhi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Cancéropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Toulouse, France. , 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10552-007-9061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12645,848 +12657,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foundations and state of play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRIA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondements et état de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in scaling-up crop models for large-area climate change impact assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing - Imperial College Press, 452 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9781783265640_0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13558,423 +13570,423 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and aim of the INRAE information web-portal on impacts and adaptation to climate change in agriculture, forestry and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des signaux de qualité : marque nationale, marque de distributeur, AOC sur le marché du camembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grading and quality upgrading : complements or substitutes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hollander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact économique de scénarios de réforme de la politique laitière européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13984,1189 +13996,1189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique : Définition d'un plan de simulation STICS à échelle européenne, dans le cadre du projet SLAM-B et identification des unités pédoclimatiques pertinentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2026, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET SOCCROP : Durée de couverture des sols agricoles et stockage de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Ihasusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae; cesbio. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pour un portail INRAE d’information sur les impacts et l’adaptation au changement climatique de l’agriculture, la forêt et les ressources en eau. Cadrage, état des lieux et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Camillo Corrales</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03745761v1</w:t>
+                <w:t xml:space="preserve">hal-03711266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un portail INRAE d’information sur les impacts et l’adaptation au changement climatique de l’agriculture, la forêt et les ressources en eau. Cadrage, état des lieux et propositions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camillo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03711266v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02791232v1</w:t>
+                <w:t xml:space="preserve">hal-01814120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814120v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15176,147 +15188,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASTIC - Modélisation des Agroécosystèmes Simulation-Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15326,287 +15338,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02791226v1</w:t>
+                <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791448v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15753,51 +15765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>