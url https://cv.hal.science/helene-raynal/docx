--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -532,429 +532,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
+                <w:t xml:space="preserve">Dynamics of crop category choices reveal strategies and tactics used by smallholder farmers in India to cope with unreliable water availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
+                <w:t xml:space="preserve">Mariem Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 211, pp.103744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256535v1</w:t>
+                <w:t xml:space="preserve">hal-04184288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of crop category choices reveal strategies and tactics used by smallholder farmers in India to cope with unreliable water availability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Reckling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Baccar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Susanne Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 211, pp.103744. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184288v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t>
+                <w:t xml:space="preserve">Crop modeling frameworks interoperability through bidirectional source code transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Reckling</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Schulz</w:t>
+                <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Berg-Mohnicke</w:t>
+                <w:t xml:space="preserve">Patrice Lecharpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 168, pp.105790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2023.105790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971926v1</w:t>
+                <w:t xml:space="preserve">hal-04256535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t>
               </w:r>
@@ -1208,90 +1208,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop2ML: An open-source multi-language modeling framework for the exchange and reuse of crop model components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,103 +1342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuse of process-based models: automatic transformation into many programming languages and simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis N. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Donatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in silico Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.diaa007. </w:t>
@@ -1470,364 +1470,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et interopérabilité des modèles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganga Ram Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Webber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Weihermueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103, pp.32 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620550v1</w:t>
+                <w:t xml:space="preserve">hal-02628457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of input data aggregation on simulated crop yields in temperate and Mediterranean climates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lutz Weihermueller</w:t>
+                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.184 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eja.2018.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628457v1</w:t>
+                <w:t xml:space="preserve">hal-02620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and spatial resolution effects on yield and water balance at regional scale in crop models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèles et interopérabilité des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° Spécial: Données de la recherche, 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2019.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02620098v1</w:t>
+                <w:t xml:space="preserve">hal-02620550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic model for water management at the farm level integrating strategic, tactical and operational decisions</w:t>
               </w:r>
@@ -1839,77 +1839,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 100, pp.123-135. </w:t>
@@ -1941,429 +1941,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+                <w:t xml:space="preserve">Balázs Grosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Rene Dechow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sören Gebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.361-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626503v1</w:t>
+                <w:t xml:space="preserve">hal-01604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rene Dechow</w:t>
+                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sören Gebbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96, pp.361-377. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.279-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604250v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+                <w:t xml:space="preserve">A new plug-in under RECORD to link biophysical and decision models for crop management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specka Xenia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claas Nendel</w:t>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.100-112. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0357-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636966v1</w:t>
+                <w:t xml:space="preserve">hal-01458657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact analysis of climate data aggregation at different spatial scales on simulated net primary productivity for croplands</w:t>
               </w:r>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh B. Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2477,230 +2477,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plug-in under RECORD to link biophysical and decision models for crop management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Raynal</w:t>
+                <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Joannon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Specka Xenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claas Nendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.100-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0357-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458657v1</w:t>
+                <w:t xml:space="preserve">hal-02636966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial soil and climate input data aggregation on regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Biernath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2777,77 +2777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G.J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 220, pp.101-115. </w:t>
@@ -2879,424 +2879,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new graphical modeling pluging based on Forrester diagrams for RECORD platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Martin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xenia Specka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.013⟩</w:t>
+              <w:t xml:space="preserve">Climate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.141-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/cr01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173663v1</w:t>
+                <w:t xml:space="preserve">hal-02636166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Specka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.53-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3354/cr01326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new graphical modeling pluging based on Forrester diagrams for RECORD platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 111, pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2014.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/cr01301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02636166v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the STICS crop model to tackle new environmental issues: New formalisms and integration in the modelling and simulation platform RECORD</w:t>
               </w:r>
@@ -4588,256 +4588,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Willaume</w:t>
+                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tribouillois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
+              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798306v1</w:t>
+                <w:t xml:space="preserve">hal-04797870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of cover crops on N mineral fertilization and consequences for agroenvironmental performances of maize monocrop in climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Willaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t>
+              <w:t xml:space="preserve">XIIIth STICS users seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04797870v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing semantic interoperability in ecosystem studies: semantic modelling and annotation for FAIR data production</w:t>
               </w:r>
@@ -4951,273 +4951,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schoving</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
+              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846076v1</w:t>
+                <w:t xml:space="preserve">hal-04798123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Shoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798123v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
@@ -5328,521 +5328,521 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Debaeke</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elana Dayoub</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Shoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765023v1</w:t>
+                <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Abella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Champolivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Abella</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165886v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASCROM : A crop model designed to simulate agricultural water constraints in semi-arid areas from plot to territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199406v1</w:t>
+                <w:t xml:space="preserve">hal-03199393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASCROM : A crop model designed to simulate agricultural water constraints in semi-arid areas from plot to territory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgGlob: Workflow for simulation of agronomic models at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICROPM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199393v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
               </w:r>
@@ -5953,90 +5953,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CROP2ML: a crop modeling metalanguage shared between different crop simulation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Ahmed Midingoyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,90 +6225,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
@@ -6501,64 +6501,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU, European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
@@ -6600,51 +6600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural Model Exchange Initiative (AMEI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Enders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,570 +6706,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Chaib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Salva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journée RECORD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
+              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785191v1</w:t>
+                <w:t xml:space="preserve">hal-02737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation de la simulation informatique pour l'évaluation bio-économique de systèmes de culture innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Karim Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Journée RECORD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606884v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
+                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aïvayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737245v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure l’exportation d’azote par les prairies françaises peut-elle atténuer les pollutions azotées ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Delagarde</w:t>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe séminaire des utilisateurs de Stics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737866v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle dynamique de population au modèle de culture STICS afin d'étudier les interactions plante-herbivore dans un contexte spatio-temporel. Application au cas du puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7337,103 +7337,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DATA Aggregation effects in regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bindi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 ASA/CSSA/SSSA Meeting “Resilience Emerging from Scarcity and Abundance”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Phoenix, United States. 3 p</w:t>
@@ -7456,168 +7456,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
+                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-137-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739606v1</w:t>
+                <w:t xml:space="preserve">hal-01209285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation sémantique et accès aux ressources distribuées dans le SI d'AnaEE-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7626,388 +7635,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IN-OVIVE'15: 3ème atelier INtégration de sources/masses de données hétérogènes et Ontologies, dans le domaine des sciences du VIVant et de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MDE in Practice for Computational Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bruel</w:t>
+                <w:t xml:space="preserve">Benoit Combemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SCIENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reykjavik. Reykjavik, ISL., Jun 2015, Reykjavík, Iceland. 10 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2015.05.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Kovacs Colloquium on Hydrological Sciences and Water Security: Past, Present and Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">General Assembly of the European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-9846</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209285v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of long term experiments on terrestrial ecosystem in AnaEE-France Research Infrastructure : concept and adding value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,64 +8252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont Ferrand, France</w:t>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
@@ -8463,51 +8463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure: design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure : design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,316 +8707,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RECORD : an integrated platform for agro-ecosystems study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée AFPF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804633v1</w:t>
+                <w:t xml:space="preserve">hal-02803967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique: inttérêts, limites et perspectives des approches de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Journée AFPF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748832v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECORD : an integrated platform for agro-ecosystems study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RECORD: an open platform to build, evaluate and simulate integrated models of farming and agroecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10. European IFSA Symposium : Producing and reproducing farming systems. New modes of organisation for sustainable food systems of tomorrow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803967v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record: an integrated platform for agro-ecosystems study</w:t>
               </w:r>
@@ -9028,51 +9028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association (ESA). Paris, FRA., Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9110,51 +9110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9235,51 +9235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9667,484 +9667,480 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
+                <w:t xml:space="preserve">Modeling and assessment of the sustainability of bioeconomy scenarios in contrasting large-scale territories in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Raynal</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
+              <w:t xml:space="preserve">XIVth STICS seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Louvain -la-Neuve, Belgium. , 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368312v1</w:t>
+                <w:t xml:space="preserve">hal-05563096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to use European soil and climate data to simulate agriculture with crop models for bioeconomy scenarios ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
+              <w:t xml:space="preserve">FairCarboN annual days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794971v2</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean seedling emergence under current and future climate across Europe and the possibility for sowing date adaptations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+                <w:t xml:space="preserve">Cadre de modélisation pour développer et évaluer la durabilité de scénarios de bioéconomie sur des territoires contrastés à grande échelle, France et Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Clivot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Les journées annuelles 2024 du PEPR FairCarboN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04143092v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environmental impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tribouillois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johann Vollmann, Marjana Vasiljević, Leopold Rittler, Jegor Miladinović, Donal Murphy-Bokern. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
@@ -10180,152 +10176,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Soybean seedling emergence under current and future climate across Europe and the possibility for sowing date adaptations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Imen Ben-Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camilo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conference 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737952v1</w:t>
+                <w:t xml:space="preserve">hal-04143092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GASCON : Gestion agro-écologique de la santé des cultures et des organismes nuisibles</w:t>
               </w:r>
@@ -10430,1312 +10426,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+                <w:t xml:space="preserve">Production, nitrogen exportation and nitrate leaching from managed grasslands in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">20. Nitrogen workshop: coupling C-N-P-S cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France. , 2018, Proceedings of the 20th nitrogen workshop. Coupling C - N - P - S cycles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705845v1</w:t>
+                <w:t xml:space="preserve">hal-02737952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604126v1</w:t>
+                <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
+                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Constantin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604214v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthold Asseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bindi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cammarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604815v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Impacts of soil and weather data aggregation in spatial modelling of net primary production of croplands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kuhnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Davide Cammarano</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604215v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of soil nitrous oxide emissions and nitrate leaching on climate, soil and management input data aggregation: a biogeochemistry model ensemble study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Kiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Klatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of maize management variability modeled as decision rules on yield and drainage at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
+              <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601473v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex C. Ruane</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Monica Morales</w:t>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739629v1</w:t>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AICHA : un modele integre pour l’etude de l’impact du changement climatique sur les eaux souterraines d’un petit bassin versant indien</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601454v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11754,350 +11767,333 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AICHA : un modele integre pour l’etude de l’impact du changement climatique sur les eaux souterraines d’un petit bassin versant indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of mean climate change and climate variability on food security extremes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex C. Ruane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonali P Mcdermid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Mavromatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Nicholas Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">International scientific conference Our under common climate future change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre de simulations grande échelle de stics sur la plate-forme record. Application aux projets AGMIP (Pilote C3MP) et Macsur (Scaling Pilot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12267,263 +12263,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Carrère</w:t>
+                <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddhu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF - Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France. AFPF, 2013</w:t>
+              <w:t xml:space="preserve">10. Colloque Modèle de culture STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Rennes, France. , 103 p., 2015, Xe séminaire des utilisateurs et concepteurs du modèle STICS. Ier séminaire du réseau scientifique STICS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210392v1</w:t>
+                <w:t xml:space="preserve">hal-01601473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptation des systèmes d'élevage bovins au changement climatique : intérêts, limites et perspectives des approches de modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
+              <w:t xml:space="preserve">Journées AFPF - Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France. AFPF, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752597v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Record: an integrated framework to build, evaluate and simulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick F. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, Proceedings of Agro2010 - the XIth ESA Congress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition professionnelle aux pesticides et risque de cancers hématopoïétiques : une méta-analyse des risques épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maysaloun Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12603,51 +12724,51 @@
                 <w:t xml:space="preserve">⟨10.1007/s10552-007-9061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12657,660 +12778,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations and state of play</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellon-Maurel Véronique (ed.); Brossard Ludovic (ed.); Garcia Frédérick (ed.); Mitton Nathalie (ed.); Terrier Alexandre (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
+              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609470v2</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements et état de l'art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Foundations and state of play</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadit Bouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et numérique : un Livre Blanc d’Inria et INRAE pour construire les bases d’une agriculture numérique responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, INRIA; INRAE, pp.32-82, 2022, Livre blanc / INRIA</w:t>
+              <w:t xml:space="preserve">Agriculture and Digital Technology: Getting the most out of digital technology to contribute to the transition to sustainable agriculture and food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRIA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.30-75, 2022, White book Inrira, 978-2-7261-1310-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179231v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609470v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne-Pascal Journet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schoving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du fonctionnement des agroécosystèmes : l'épopée Stics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Justes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13320,185 +13441,185 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Guy (ed.), Stengel Pierre (ed.), Lemaire Gilles (ed.), Cellier Pierre (ed.), Valceschini Egizio (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quce, 2018, 978-2-7592-2937-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03199288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in scaling-up crop models for large-area climate change impact assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Climate Change and Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific Publishing - Imperial College Press, 452 p., 2015, ICP Series on Climate Change Impacts, Adaptation, and Mitigation, 978-1-78326-563-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9781783265640_0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13570,169 +13691,169 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and aim of the INRAE information web-portal on impacts and adaptation to climate change in agriculture, forestry and water resources management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Blancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des signaux de qualité : marque nationale, marque de distributeur, AOC sur le marché du camembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13758,87 +13879,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grading and quality upgrading : complements or substitutes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hollander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Monier Dilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13850,143 +13971,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact économique de scénarios de réforme de la politique laitière européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13996,1061 +14117,1061 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique : Définition d'un plan de simulation STICS à échelle européenne, dans le cadre du projet SLAM-B et identification des unités pédoclimatiques pertinentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Senges</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2026, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Senges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025, 28 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920051v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport technique sur la constitution d’un système d’information géographique à l’échelle de l’Europe, dans le cadre du projet SLAM-B : Volet donnés climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Senges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Senges</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugues Clivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2025, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920044v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT FINAL DU PROJET SOCCROP : Durée de couverture des sols agricoles et stockage de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Ihasusta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae; cesbio. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un portail INRAE d’information sur les impacts et l’adaptation au changement climatique de l’agriculture, la forêt et les ressources en eau. Cadrage, état des lieux et propositions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Camillo Corrales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lurette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03711266v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrosystèmes : chapitre 8 du rapport &amp;quot;Cahier Régional Occitanie sur les Changements Climatiques</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Réseau d’Expertise sur les Changements climatiques en Occitanie (RECO). 2021, pp.165-191</w:t>
+                <w:t xml:space="preserve">Pour un portail INRAE d’information sur les impacts et l’adaptation au changement climatique de l’agriculture, la forêt et les ressources en eau. Cadrage, état des lieux et propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertuzzi Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene H. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03745761v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies françaises : production, exportation d'azote et risques de lessivage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Isabelle Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRA; Ministère de l’Alimentation, l’Agriculture et de la Forêt. 2017, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Accatino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bourotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] auto-saisine. 2015, 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15059,73 +15180,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités de la plate-forme RECORD - Année 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15134,51 +15255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15188,147 +15309,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASTIC - Modélisation des Agroécosystèmes Simulation-Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Constantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Trépos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15338,287 +15459,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Biju‐duval</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02791448v1</w:t>
+                <w:t xml:space="preserve">hal-02791226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biens produits par l'écosystème</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Services culturels et récréatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Accatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Biju‐duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t>
+              <w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791226v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId406"/>
+      <w:footerReference w:type="default" r:id="rId407"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15765,51 +15886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>