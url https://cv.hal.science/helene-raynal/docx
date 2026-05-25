--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1941,295 +1941,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Grosz</w:t>
+                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Dechow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 157, pp.279-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604250v1</w:t>
+                <w:t xml:space="preserve">hal-02626503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and dynamic decision-making processes: a conceptual model of production systems on Indian farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muddu Sekhar</w:t>
+                <w:t xml:space="preserve">The implication of input data aggregation on up-scaling soil organic carbon changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Grosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rene Dechow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinivas Badiger</w:t>
+                <w:t xml:space="preserve">Sören Gebbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 157, pp.279-291. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.361-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.06.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626503v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new plug-in under RECORD to link biophysical and decision models for crop management</w:t>
               </w:r>
@@ -2483,51 +2483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the precision of eight spatial sampling schemes in estimating regional means of simulated yield for two crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2630,51 +2630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of spatial soil and climate input data aggregation on regional yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G.J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of weather data aggregation on regional crop simulation for different crops, production conditions, and response variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3032,51 +3032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of effects of spatial climate data aggregation on regional yield simulation by crop models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,57 +5078,57 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Debaeke</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Debaeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elana Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5151,323 +5151,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765023v1</w:t>
+                <w:t xml:space="preserve">hal-04165886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meriem Djouhri</w:t>
+                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Debaeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elana Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Shoving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Abella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03303236v1</w:t>
+                <w:t xml:space="preserve">hal-03765023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Abella</w:t>
+                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Djouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque SEFA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165886v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03303236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t>
               </w:r>
@@ -5617,51 +5617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5828,77 +5828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crevoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6072,286 +6072,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+                <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonhomme</w:t>
+                <w:t xml:space="preserve">Jean Riotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539608v1</w:t>
+                <w:t xml:space="preserve">hal-03199324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of nutrient recycling on groundwater resource quantity and quality in an irrigated semi-arid tropical catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The PERPHECLIM ACCAF Project - perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriramulu Buvaneshwari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Casellas</w:t>
+                <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EGU General Assembly, EGU2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. pp.89 - 93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199324v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des données dans AnaEE-France : enjeux et développements</w:t>
               </w:r>
@@ -6488,64 +6488,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Casellas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6956,320 +6956,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Pichot</w:t>
+                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Casellas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chabrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Aïvayan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andre Chanzy</w:t>
+                <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606884v1</w:t>
+                <w:t xml:space="preserve">hal-02737245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using crop simulation for bio-economic evaluation of innovative cropping systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chabrier</w:t>
+                <w:t xml:space="preserve">Sémantique et métadonnées de l'infrastructure AnaEE-france</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Aïvayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Couture</w:t>
+                <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t>
+              <w:t xml:space="preserve">Forum des utilisateurs de l’e-infrastructure ECOSCOPE - Portail de métadonnées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation pour la Recherche sur la Biodiversité (FRB). FRA., Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737245v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle dynamique de population au modèle de culture STICS afin d'étudier les interactions plante-herbivore dans un contexte spatio-temporel. Application au cas du puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Christian Kersebaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7462,90 +7462,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of irrigated agriculture to climate change: trans-disciplinary modelling of a watershed in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7838,90 +7838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project perennial fruit crops and forest phenology evolution facing climatic changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7963,51 +7963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of long term experiments on terrestrial ecosystem in AnaEE-France Research Infrastructure : concept and adding value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abad Chabbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Callou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journées Francophones Planification, Décision, Apprentissage pour la conduite de système - JFPDA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Liège, Belgique. pp.1-13</w:t>
@@ -8463,51 +8463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure: design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating modelling and experimental platforms in research infrastructure : design and approach in AnaEE-France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10346,51 +10346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10557,64 +10557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,51 +10676,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
+                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
@@ -10734,118 +10734,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Zhao</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel van Oijen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604815v1</w:t>
+                <w:t xml:space="preserve">hal-01604211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate data aggregation on regional NPP modelling</w:t>
+                <w:t xml:space="preserve">Impact of climate aggregation over different scales on regional NPP modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Kuhnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yeluripati</w:t>
@@ -10859,137 +10859,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pete Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcel van Oijen</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress on Environmental Modelling and Software (iEMSs 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. Sauvage, S., Sánchez-Pérez, J.M., Rizzoli, A.E., 3, 2016, iEMSs 2016 Conference. Environmental modelling and software for supporting a sustainable future</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604211v1</w:t>
+                <w:t xml:space="preserve">hal-01604815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing data aggregation effects on large-scale yield simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senthold Asseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11234,51 +11234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Klatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Berlin, Germany. , 441 p., 2016, International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change" 2016</w:t>
@@ -11441,258 +11441,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
+              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743994v1</w:t>
+                <w:t xml:space="preserve">hal-02744095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERPHECLIM ACCAF Project - Perennial fruit crops and forest phenology evolution facing climatic changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Climate Smart Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 298 p., 2015, CSA15 : Parallel Session L2 Climate Smart Strategies</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 298 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744095v1</w:t>
+                <w:t xml:space="preserve">hal-02743994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stics et exercices internationaux d'inter-comparaison de modeles de culture</w:t>
               </w:r>
@@ -11717,51 +11717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Beaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12269,90 +12269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de l’agriculture irriguee au changement climatique (aicha) : une modelisation trans-disciplinaire d’un bassin-versant en inde du sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddhu Sekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinivas Badiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundaram Buvaneshwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13503,51 +13503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenny G. J. van Bussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15019,51 +15019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIGIE-MED : Impact des changements climatiques à l'échelle régionale et adaptation par la distribution spatiale des ressources hydriques et des systemes de production végétal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15349,51 +15349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Constantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15886,51 +15886,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse3.fr/a-l-honneur/un-projet-de-grande-envergure-pour-developper-la-culture-du-soja-germe-en-france" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slamb.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.terresinovia.fr/-/inserez-les-adopter-les-legumineuses-du-champ-a-l-assiette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intercropvalues.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ccsafe.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ejpsoil.eu/soil-research/carboseq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732095v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.suscrop.eu/projects-first-call/legumegap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enseeiht.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensat.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04783333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Baccar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ahmed Midingoyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Enders" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fumagalli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2023.105790" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chalinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Pasternak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l L&#233;onard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03231805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2021.105055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962262v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis N. Athanasiadis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diaa007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628457v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganga Ram Maharjan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Webber" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Srivastava" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Weihermueller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2018.11.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Hoffman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bindi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2019.05.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Robert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrinivas Badiger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.08.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Grosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Dechow" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;ren Gebbert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Zhao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.06.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458657v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0357-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kuhnert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh B. Yeluripati" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete Smith" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel van Oijen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.06.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yeluripati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Specka Xenia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.02.022" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636765v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthold Asseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Biernath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151782" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635387v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G.J. van Bussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Ewert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.01.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenny G. J. van Bussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Specka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01301" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636784v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01326" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2014.12.013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72GVHCMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314846v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Raynal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Launay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beaudoin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Casellas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7L3ST61-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Moreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Ruget" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650883v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysaloun Merhi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Raynal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gamet-Payrastre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2011-100082" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654632v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Berges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hassan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier Dilhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665089v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Cahuzac" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10552-007-9061-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZT2HXMZW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714892v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ouhayoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Dapper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapanouse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jann&#232;s-Ober" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234867v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;mne Skorupinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuz Nadiia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allard de Wit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Foudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Montoya" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Launay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jean-Baptiste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798306v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821890v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chanzy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199393v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199406v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertuzzi Patrick" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981423v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199324v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriramulu Buvaneshwari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539608v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonhomme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.15" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591602v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maurice" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Schellenberger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundaram Buvaneshwari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Athanasiadis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737866v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chaib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737245v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606884v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A&#239;vayan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786473v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Loreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Bertrand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Christian Kersebaum" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209285v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-137-2015" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801643v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clastre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01141393v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Ober" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.05.182" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Bertuzzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Bonhomme" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742827v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abad Chabbi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741021v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Holzworth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173333v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335951v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Callou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803967v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804633v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Moreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748832v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747837v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820058v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Monier-Dilhan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850647v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Lapanouse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05563096v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Clivot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Senges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368312v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794971v2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797919v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legumehub.eu/wp-content/uploads/2020/09/WSRC11_2023_Soybean_Abstracts_e11-1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143092v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben-Hamouda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789599v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737952v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604211v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604815v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604215v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cammarano" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604214v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Haas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Kiese" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Klatt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604126v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744095v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743994v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bassu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudoin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601454v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex C. Ruane" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonali P Mcdermid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Mavromatis" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Morales" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608581v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602259v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bachinger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Carlsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Charles" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601473v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddhu Sekhar" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210392v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752597v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadit Bouadi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gautron" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609470v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199288v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606110v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9781783265640_0010" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151351v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blondel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blancq" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833268v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828928v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hollander" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527681v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920044v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128813v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745761v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camillo Corrales" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barone" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711266v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814120v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607247v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourotte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804396v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802977v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03171093v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>